--- v0 (2025-12-11)
+++ v1 (2026-06-09)
@@ -54,2207 +54,2207 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>Rudi Miguel Sander</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/4/projeto_de_lei_ordinaria_n.o_01-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/4/projeto_de_lei_ordinaria_n.o_01-2022.pdf</t>
   </si>
   <si>
     <t>“Altera o Plano Plurianual – PPA 2022/2025, o Anexo de Prioridades e Metas da Lei de Diretrizes Orçamentária – LDO, e a Lei Orçamentaria Anual - LOA para 2022, e autoriza o Chefe do Poder Executivo a abrir crédito adicional especial por provável excesso de arrecadação e suplementar no Orçamento de 2022, no montante de R$ 200.000,00 (duzentos mil reais), e dá outras providências”.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/7/projeto_de_lei_ordinaria_n.o_02-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/7/projeto_de_lei_ordinaria_n.o_02-2022.pdf</t>
   </si>
   <si>
     <t>“Altera Lei Municipal n.º 1876, de 27 de dezembro de 2019, e dá outras providências”.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/8/projeto_de_lei_ordinaria_n.o_03-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/8/projeto_de_lei_ordinaria_n.o_03-2022.pdf</t>
   </si>
   <si>
     <t>“Ratifica as alterações realizadas no Contrato de Consórcio Público do Consórcio Intermunicipal de Saúde do Oeste de Santa Catarina (CISAMOSC), e dá outras providências”.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/19/projeto_de_lei_ordinaria_n.o_04-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/19/projeto_de_lei_ordinaria_n.o_04-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a celebrar Termo de Fomento com o Grupo de Danças Folclóricas Alemãs Edelweis, e dá outras providências”.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/20/projeto_de_lei_ordinaria_n.o_05-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/20/projeto_de_lei_ordinaria_n.o_05-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a celebrar Termo de Fomento com o Grupo Cultural de Danças Folclóricas Alemãs Zu Der Heimath, e dá outras providências”.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/21/projeto_de_lei_ordinaria_n.o_06-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/21/projeto_de_lei_ordinaria_n.o_06-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação das Invernadas Artísticas e Campeira do CTG Amigos da Querência, e dá outras providências”.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/22/projeto_de_lei_ordinaria_n.o_07-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/22/projeto_de_lei_ordinaria_n.o_07-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a celebrar Termo de Fomento com a Sociedade Porto dos Cantadores, e dá outras providências”.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/23/projeto_de_lei_ordinaria_n.o_08-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/23/projeto_de_lei_ordinaria_n.o_08-2022.pdf</t>
   </si>
   <si>
     <t>“Ratifica as alterações realizadas no protocolo de intenções, consubstanciado no contrato de consórcio público do Consórcio de Inovação na Gestão Pública (CIGA), e dá outras providências”.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_lei_ordinaria_n.o_09-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_lei_ordinaria_n.o_09-2022.pdf</t>
   </si>
   <si>
     <t>“Altera o Protocolo de Intenções do Consórcio Público denominado de Agência Reguladora Intermunicipal de Saneamento (ARIS), anexo da Lei n.º 1.664/2011 e dá outras providências”.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/52/projeto_de_lei_ordinaria_n.o_10-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/52/projeto_de_lei_ordinaria_n.o_10-2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n.º 1.802/2017 que “Dispõe sobre o Programa Municipal de Auxílio Financeiro Estudantil, e dá outras providências”.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/78/projeto_de_lei_ordinaria_n.o_11-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/78/projeto_de_lei_ordinaria_n.o_11-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação Parcial ou Total de dotações orçamentárias, no valor de R$ 1.761.000,00 (um milhão e setecentos e sessenta e um mil reais)”.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/79/projeto_de_lei_ordinaria_n.o_12-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/79/projeto_de_lei_ordinaria_n.o_12-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do Conselho Municipal de Meio Ambiente, e dá outras providências”.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_lei_ordinaria_n.o_13-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_lei_ordinaria_n.o_13-2022.pdf</t>
   </si>
   <si>
     <t>“Altera o Regime de Adiantamento para despesas de pequeno valor no âmbito do Poder Executivo Municipal, e dá outras providências”.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_ordinaria_n.o_14-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_ordinaria_n.o_14-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional suplementar por Excesso de Arrecadação, no valor de R$ 1.835.000,00(um milhão e oitocentos e trinta e cinco mil reais).</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional suplementar por provável excesso de arrecadação, no valor de R$ 2.000.000,00 (dois milhões de reais)”.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_lei_ordinaria_n.o_16-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_lei_ordinaria_n.o_16-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação Parcial ou Total de dotações orçamentárias, no valor de R$ 2.487.000,00 (dois milhões quatrocentos e oitenta e sete mil reais)”.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_ordinaria_n.o_17-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_ordinaria_n.o_17-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município a firmar convênio com o Estado de Santa Catarina, por meio da Polícia Militar do Estado de Santa Catarina, visando a realização de policiamento ostensivo motorizado por intermédio de guarnições de radiopatrulha da Polícia Militar”.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/146/plo_018.2022_-_baixa_habitacional.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/146/plo_018.2022_-_baixa_habitacional.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a transferência de bens imóveis de propriedade do Município, baixa no patrimônio, e dá outras providências".</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/151/projeto_de_lei_ordinaria_n.o_19-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/151/projeto_de_lei_ordinaria_n.o_19-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional suplementar por Excesso de Arrecadação, no valor de R$ 2.085.270,00 (dois milhões e oitenta e cinco mil duzentos e setenta reais)”</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/152/projeto_de_lei_ordinaria_n.o_20-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/152/projeto_de_lei_ordinaria_n.o_20-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação Parcial ou Total de dotações orçamentárias, no valor de R$ 2.135.000,00 (dois milhões e cento e trinta e cinco mil reais)”.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_de_lei_ordinaria_n.o_21-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_de_lei_ordinaria_n.o_21-2022.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal n.º 1.843, de 05 de abril de 2019, que - Estabelece a estrutura e o funcionamento do Conselho Tutelar de São Carlos/SC - e dá outras providências”.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/164/projeto_de_lei_ordinaria_n.o_22-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/164/projeto_de_lei_ordinaria_n.o_22-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a alienar bens imóveis de propriedade do Município de São Carlos, e dá outras providências”</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/178/projeto_de_lei_ordinaria_n.o_23-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/178/projeto_de_lei_ordinaria_n.o_23-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial ou total de dotações orçamentárias, no valor de R$ 1.056.500,00 (um milhão cinquenta e seis mil e quinhentos reais)”.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/194/projeto_de_lei_ordinaria_n.o_24-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/194/projeto_de_lei_ordinaria_n.o_24-2022.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal n.º 843, de 29 de junho de 1999, que - Dispõe sobre o parcelamento do solo urbano ou com destinação urbana no Município de São Carlos - e dá outras providências”.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/195/projeto_de_lei_ordinaria_n.o_25-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/195/projeto_de_lei_ordinaria_n.o_25-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes orçamentárias para o exercício financeiro do ano de 2023, e dá outras providências”.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/196/projeto_de_lei_ordinaria_n.o_26-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/196/projeto_de_lei_ordinaria_n.o_26-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional suplementar por provável Excesso de Arrecadação, no valor de R$ 1.507.778,14(um milhão e quinhentos e sete mil setecentos e setenta e oito reais e quatorze centavos)”.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/197/projeto_de_lei_ordinaria_n.o_27-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/197/projeto_de_lei_ordinaria_n.o_27-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração do Plano Plurianual do Município de São Carlos, do período 2022-2025, e dá outras providências”.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei_ordinaria_n.o_28-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei_ordinaria_n.o_28-2022.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa Municipal Oportunidade Jovem e dispõe sobre a concessão de estágios no âmbito da Administração pública Municipal, e dá outras providências."</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_no_29_de_27_de_outubro_de_2022_loa_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_no_29_de_27_de_outubro_de_2022_loa_2023.pdf</t>
   </si>
   <si>
     <t>“Estima a receita e fixa a despesa do Município de São Carlos para o Exercício de 2023”.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/212/projeto_de_lei_ordinaria_n.o_30-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/212/projeto_de_lei_ordinaria_n.o_30-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação Parcial ou Total de dotações orçamentárias, no valor de R$ 3.290.000,00 (três milhões duzentos e noventa mil reais)”.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/221/projeto_de_lei_0312022_e_mensagem_0412022_1.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/221/projeto_de_lei_0312022_e_mensagem_0412022_1.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação Parcial ou Total de dotações orçamentárias, no valor de R$ 310.000,00 (trezentos e dez mil reais)”</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de_decreto_legislativo_n.o_001-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de_decreto_legislativo_n.o_001-2022.pdf</t>
   </si>
   <si>
     <t>“Mantém o Veto Parcial ao Projeto de Lei Complementar n.º 005/2022”.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_decreto_legislativo_n.o_02-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_decreto_legislativo_n.o_02-2022.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas Anuais do Prefeito Municipal de São Carlos, estado de Santa Catarina, relativas ao Exercício Financeiro de 2020, e dá outras providencias.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/232/projeto_de_decreto_legislativo_n.o_03-2022.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/232/projeto_de_decreto_legislativo_n.o_03-2022.docx</t>
   </si>
   <si>
     <t>“Aprova as Contas Anuais do Prefeito Municipal de São Carlos, estado de Santa Catarina, relativas ao Exercício Financeiro de 2021, e dá outras providencias”.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Sidirléia Argenta Assmann</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/6/projeto_de_resolucao_001-2022.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/6/projeto_de_resolucao_001-2022.docx</t>
   </si>
   <si>
     <t>“Estabelece o Calendário das sessões ordinárias do primeiro semestre, março a junho, da 2ª Sessão Legislativa (2022) da 17ª Legislatura”.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_resolucao_002-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_resolucao_002-2022.pdf</t>
   </si>
   <si>
     <t>“Institui a Galeria Lilás no âmbito da Câmara de Vereadores de São Carlos, estado de Santa Catarina”.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/54/projeto_de_resolucao_n._003_2022.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/54/projeto_de_resolucao_n._003_2022.docx</t>
   </si>
   <si>
     <t>“Institui a “Galeria de Vereadores Osvin Odmar Franz”, na Câmara Municipal de São Carlos, estado de Santa Catarina”.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/130/projeto_de_resolucao_004-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/130/projeto_de_resolucao_004-2022.pdf</t>
   </si>
   <si>
     <t>Estabelece o Calendário das sessões ordinárias do segundo semestre da 2ª Sessão Legislativa (2022) da 17ª Legislatura.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>PSU</t>
   </si>
   <si>
     <t>PROJETO SUBSTITUTIVO</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei Complementar n.º 006/2022.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/9/indicacao_001_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/9/indicacao_001_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize melhorias na infraestrutura da Unidade de Saúde Vereador Luiz Arsênio Sander, localizada em Linha São João, contemplando a construção de banheiro externo.</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/10/indicacao_002_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/10/indicacao_002_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo efetue a manutenção das estradas de Linha Massing, partindo da propriedade Léo Herrmann, sentido Linha Fischer, passando pela propriedade de Paulinho Lottermann.</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/15/indicacao_003_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/15/indicacao_003_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo efetue obras para adequar às normas de acessibilidade o espaço físico cedido para ser a sede da Associação São-carlense de Futebol – ASCAF, junto ao Estádio Municipal Amândio Bourscheidt.</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/16/indicacao_004_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/16/indicacao_004_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal efetue a pavimentação com pedras irregulares (calçamento) em trecho do centro comunitário de Linha São Sebastião, no sentido ao cemitério da localidade.</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/17/indicacao_005_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/17/indicacao_005_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal efetue a contratação de um mecânico para a Secretaria de Obras e Serviços Públicos, que engloba o Departamento Municipal de Estradas e Rodagens – DMER e o Departamento de Obras e Serviços Urbanos – DOSU. O objetivo dessa contratação é realizar pequenos reparos no maquinário, e, dentro das possibilidades outras manutenções por meio da compra das peças por parte da Administração Municipal.</t>
   </si>
   <si>
     <t>Carmo Riffel</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/18/indicacao_006_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/18/indicacao_006_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio do Departamento Municipal de Estradas e Rodagens – DMER, efetue, com urgência, a manutenção das estradas de Linha São João, da propriedade da Família Stein até saída de Alto Moraes (Família Richter).</t>
   </si>
   <si>
     <t>Ronei Schislenco Chaves</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/26/indicacao_007_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/26/indicacao_007_2022.pdf</t>
   </si>
   <si>
     <t>Que sejam implantados redutores de velocidade na Rua Cristóvão Colombo.</t>
   </si>
   <si>
     <t>Tiani Marschall Sackser</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/30/indicacao_008_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/30/indicacao_008_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo firme Termo de Colaboração, nos termos da Lei Federal 13.019/2014, com a Rede Feminina de Combate ao Câncer – RFCC de São Carlos.</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao_009_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao_009_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo adote providências para imediata atualização dos vencimentos dos profissionais do magistério, em conformidade com a Portaria n.º 67, de 04 de fevereiro de 2022, do Ministério da Educação.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/32/indicacao_010_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/32/indicacao_010_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por intermédio da Secretaria da Educação e Secretaria de Juventude, Esporte e Lazer, avalie e adote providências para ofertar novamente treinos esportivos junto às escolas municipais, em turno diverso ao respectivo turno de aula dos alunos.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/35/indicacao_011_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/35/indicacao_011_2022.pdf</t>
   </si>
   <si>
     <t>Que o setor de engenharia do Município, efetue a avaliação e, se possível, a provocação do Conselho Municipal de Desenvolvimento Territorial - CMDT para verificar as dimensões legais da Rua Nereu Ramos, do Bairro Cristo Rei, e, se for verificado eventual divergência entre a metragem legal e a existente, seja redefinida a legislação para os 12 metros existentes.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/36/indicacao_012_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/36/indicacao_012_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize a construção de escada de acesso à Praça do Bairro Cristo Rei, situada na Rua Manoel Klauck, em frente à matriz da empresa Ogochi e ao Centro de Educação Infantil Municipal – CEIM Rabisco.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>José Noimar Mai</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/37/indicacao_013_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/37/indicacao_013_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio do setor de engenharia, efetue a elaboração de dois projetos para portais turísticos nos acessos ao município, para utilização de emenda parlamentar da Deputada Federal Geovânia de Sá, no valor de R$ 300.000,00 (trezentos mil reais) e contrapartida do Município.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/38/indicacao_014_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/38/indicacao_014_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize a implantação de redutor de velocidade do tipo faixa de pedestre elevada na Avenida Santa Catarina, em frente ao Sicredi, e ainda, no mínimo, a pintura da faixa de pedestres na Avenida Santa Catarina, em frente ao Autoposto Ipicentro e Supermercado São Carlos.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adote providências para minimizar os impactos da estiagem e melhorar o acesso à água para consumo animal, indicando-se a implantação de bombas para retirar água do Rio Uruguai, junto à barca, onde já se tem acesso ao rio.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/40/indicacao_016_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/40/indicacao_016_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal tome providências em relação a infraestrutura do Bairro Cristo Rei.Em relação a praça do bairro, sugere-se a realização de pequenas melhorias, tais como o reposicionamento dos bancos de concreto com vista ao centro da cidade.No tocante ao campo do bairro, indica-se, na impossibilidade inaugurar a obra, que o gramado seja mantido aparado, assim como seja feita a instalação da iluminação, para imediato uso pelas crianças, ao menos.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/41/indicacao_017_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/41/indicacao_017_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal efetue ajustes na Unidade de Saúde do Bairro Cristo Rei, na Ala COVID, cercando e colocando portão, para que somente adultos possam abrir.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Sidney José Breier</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/42/indicacao_018_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/42/indicacao_018_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize o mais breve possível a conclusão e inauguração do campo do Bairro Cristo Rei.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/49/indicacao_019_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/49/indicacao_019_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize a implantação de abrigos de ônibus nas estradas gerais do município, principalmente para estudantes, e com uma distribuição geográfica adequada e impessoal.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>BANCADA DO PARTIDO MOVIMENTO DEMOCRÁTICO BRASILEIRO</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/50/indicacao_020_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/50/indicacao_020_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adote providências, juntamente com os órgãos competentes, para viabilizar parceria com o Município de Cunhataí, no sentido de elaborar um projeto técnico com vistas à implantação de um sistema de captação de água junto ao Rio Chapecó, com unidade de tratamento e distribuição de a ser edificado em local estrategicamente viável, na comunidade de Linha Bela Vista, que possa assim atender a demanda de consumo de água de todas as comunidades rurais próximas, em ambos municípios.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao_021_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao_021_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio do Departamento Municipal de Estradas e Rodagens – DMER efetue a melhorias nas estradas em Linha Fischer, situada em Linha São João.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/55/indicacao_022_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/55/indicacao_022_2022.pdf</t>
   </si>
   <si>
     <t>Que o setor de engenharia do Município, efetue a avaliação e, se possível, a provocação do Conselho Municipal de Desenvolvimento Territorial - CMDT para verificar as dimensões legais da Rua Costa e Silva, do Bairro Cristo Rei, e, se for verificado eventual divergência entre a metragem legal e a existente, seja redefinida a legislação para os 12 metros existentes.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/56/indicacao_023_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/56/indicacao_023_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio do Departamento Municipal de Estradas e Rodagens – DMER, efetue melhorias nas estradas em Linha São João e Linha Quati no sentido da Linha São Sebastião, passando pela propriedade do senhor Eldinor Heinen.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/58/indicacao_024_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/58/indicacao_024_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo intensifique as ações no que diz respeito à fiscalização e notificação dos munícipes em casos de terrenos baldios que não estejam roçados e/ou limpos, para que efetuem a limpeza de seus imóveis, nos termos da Lei Municipal n.º 1.718/2013 que “Dispõe sobre a realização de limpeza e roçada em terrenos baldios no município de São Carlos e dá outras providências”.Esgotado o prazo indicado na notificação e constatado que o proprietário não executou a limpeza e roçada no imóvel, que o Poder Executivo Municipal proceda aos serviços de limpeza e roçada nos lotes baldios existentes em todo o território urbano do Município, cidade e Balneário de Pratas, conforme a lei em evidência.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/59/indicacao_025_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/59/indicacao_025_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo efetue a pavimentação asfáltica da Rua Pedro José Knorst.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/60/indicacao_026_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/60/indicacao_026_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo efetue a manutenção da estrada de Linha São Sebastião, do centro comunitário no sentido a Cunhataí, bem como efetue a manutenção do acesso à propriedade de José Auri Bourscheid.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_027_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_027_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, ao efetuar novas pavimentações asfálticas no perímetro urbano, realize com planejamento, para que seja possível comunicar a CASAN e assim a Companhia Catarinense de Águas e Saneamento fazer a implantação de novas redes e adutoras do sistema de abastecimento de água, com implantação marginal ao passeio público.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/62/indicacao_028_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/62/indicacao_028_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do Departamento Municipal de Estradas e Rodagens – DMER, efetue a manutenção do acesso à propriedade de Nédio Vicente Werle, em Linha Alto Aguinhas</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_029_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_029_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize a manutenção da estrada de Linha Alves, próximo a propriedade de Delmar Kihn.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_030_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_030_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio do Departamento de Obras e Serviços Urbanos – DOSU efetue a manutenção da Rua Duque de Caxias, no Bairro Cristo Rei.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_031_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_031_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo do Município, adote providências para disponibilização do serviço de transporte público aos moradores da área rural do município, principalmente para os idosos. Na impossibilidade de não prestar o serviço em questão diariamente em todas as localidades, que seja estabelecido de forma alternada ou em forma de rodízio, o transporte em cada comunidade, para garantir a viabilidade econômica para os potencias prestadores de serviços. Propõe-se ainda, que sejam disponibilizadas passagens gratuitas aos idosos, em critérios a serem definidos pelo executivo.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_032_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_032_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal efetue a avaliação e, se possível, adote providências, em relação às vagas de estacionamento junto ao Centro de Educação Infantil Municipal - CEIM Rabisco, no Bairro Cristo Rei, com devida colocação de placas indicativas de embarque e desembarque e demarcação da via com a pintura adequada das faixas necessárias para tanto. Sugere-se, ainda, que seja avaliada a necessidade de medidas similares nos demais centros educacionais do município.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_033_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_033_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo do Municipal que efetue estudo para disponibilização de auxílio e/ou vale transporte para a locomoção das Agentes Comunitárias de Saúde do Município de São Carlos, que prestam serviços seja no meio rural ou urbano, e que possuem despesas com os deslocamentos para o exercício de suas atividades. Na impossibilidade de conceder o auxílio e/ou vale transporte, que seja estabelecido um valor por gratificação ou uma verba indenizatória para compensar suas despesas.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_034_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_034_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize operação “tapa-buracos” na Rua Harry Francisco Ruschel.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/75/indicacao_035_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/75/indicacao_035_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio do Departamento Municipal de Estradas e Rodagens – DMER realize melhorias no acesso à propriedade Marta Sander Hass, com o patrolamento e cascalhamento da via e a devida colocação tubos.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao_036_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao_036_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adote providências em relação à Rua Duque de Caxias, no Bairro Cristo Rei, junto ao novo campo, realizando a implantação de tubulação, aproximadamente 50 (cinquenta) tubos, para que seja possível construção de calçadas por moradores.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/83/indicacao_037__2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/83/indicacao_037__2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, em atenção ao que dispõe a Lei Municipal n.º 1.738, de 06 de Dezembro, que “Dispõe sobre as regras de acessibilidade aplicadas às calçadas e passeios públicos, as obrigações do proprietário do imóvel, instituindo o programa de incentivos e a edificação compulsória de calçadas e passeios, e dá outras providências”, realize a notificação para que sejam construídos os passeios públicos nos terrenos faltantes na SC-283 (Avenida Presidente Kennedy), principalmente no trecho entre as Ruas Danilo Lucatel e Rui Barbosa.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/84/indicacao_038_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/84/indicacao_038_2022.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Juventude, Esporte e Lazer recepcionem a atividade do Projeto Xadrez, visando o pleno aproveitamento dos intervalos e as aulas Educação Física nas escolas municipais, contemplando ainda, em praças e demais locais públicos.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/85/indicacao_039_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/85/indicacao_039_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo do Municipal, por intermédio do Departamento Municipal de Estrada e Rodagens – DMER, realize melhorias na estrada geral rural de Linha Weber e Linha São Sebastião no sentido a Linha Jacutinga, que passa em frente à propriedade de Gilson Hoss.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/88/indicacao_040_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/88/indicacao_040_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo do Municipal, por intermédio do Departamento Municipal de Estrada e Rodagens- DMER realize melhorias no acesso à granja de suínos de propriedade do senhor Ademir Schaefer, em Linha Bela vista, com a devida colocação de cascalhos e, se houver necessidade, tubulação.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_041_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_041_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo do Municipal adote providências para a implantação da Política ou Plano Municipal de Mobilidade Urbana.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/93/indicacao_042_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/93/indicacao_042_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal efetue as melhorias na infraestrutura em torno do Campo do Esporte Clube de 1º de Maio, localizado em Balneário de Pratas. Indica-se a pavimentação com pedras irregulares (calçamento) nos arredores do campo e, se necessário, a colocação de tubulações.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/98/indicacao_043_2022.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/98/indicacao_043_2022.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize melhorias na Creche Pró-infância, com a devida colocação de toldo na calçada interna, para facilitar o acesso à creche, principalmente, em dias chuvosos.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/99/indicacao_044_2022.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/99/indicacao_044_2022.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo do Municipal, por intermédio do competente, realize recuperação e melhorias no passeio público, localizado no terreno onde está localizada antiga estação de psicultura, no Balneário de Pratas.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/100/indicacao_045_2022.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/100/indicacao_045_2022.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize manutenção da bica d’água, no Balneário de Pratas, com a devida pintura da estrutura e da calçada, assim como da estrutura onde está o Poço São Jerônimo. Além disso, sugere-se retirada de lixeira que está situada próxima à bica.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_046_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_046_2022.pdf</t>
   </si>
   <si>
     <t>Que os recursos oriundos de emenda parlamentar do Deputado Estadual Altair Silva, no montante de R$ 200.000,00 (duzentos mil reais), sejam, juntamente com contrapartida do Município, destinados à aquisição de 3 (três) veículos para Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/120/indicacao_047_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/120/indicacao_047_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal apresente projeto de lei para adequação da Lei Municipal n.º 1.841, para que o benefício de horas-máquinas concedidas aos produtores rurais, quando não usufruído, possa ser cumulativo por no mínimo dois anos, haja vista que a lei é omissa quanto a isso.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_048_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_048_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo do Municipal, por intermédio do Departamento Municipal de Estrada e Rodagens – DMER realize melhorias na estrada geral rural de Linha Bela Vista, no sentido à Alto Aguinhas e de Linha Bela Vista a Linha Taipas, passando em frente à propriedade de Francisco Herbert, com o patrolamento e cascalhamento com britões na via e a devida colocação tubos.Além disso, indica-se que seja feita a manutenção da estrada, a partir da saída da SC-160, no trecho inicial onde será efetuada a pavimentação com pedras irregulares.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao_049_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao_049_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo do Municipal efetue a manutenção de ponte em Linha Alto Aguinhas, próxima ao centro comunitário, com a substituição de tubos danificados.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_050_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_050_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo do Municipal, por intermédio do Departamento Municipal de Estradas e Rodagens – DMER efetue a manutenção da estrada de Linha Kreuz, realizando cascalhamento e colocação de tubos onde necessário. Aproveita-se a oportunidade para recomendar a manutenção dos acessos às propriedades dos moradores da referida localidade.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_051_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_051_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo do Municipal aplique integralmente os recursos financeiros oriundos do Imposto Predial e Territorial Urbano – IPTU, relativos a imóveis do Balneário de Pratas, em investimentos na localidade em evidência.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_052_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_052_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal efetue a troca das traves de futsal do ginásio de esportes da comunidade de Linha São João.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/142/indicacao_053_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/142/indicacao_053_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo dos Municípios de São Carlos e Águas de Chapecó adotem providências para a implantação de grade, tela ou rede de segurança na Ponte Jorge Lacerda, situada sobre o Rio Chapecó, como medida preventiva de tentativas de suicídio no aludido local.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_054_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_054_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo adote providências em relação ao sistema de escoamento de águas pluviais e do lajeado que corta o Balneário de Prata. Indica-se a colocação de tubulações maiores, isto é, de 1,2 metros na esquina da Rua Rio Grande do Norte com Rua Alagoas e arredores.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/147/indicacao_055_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/147/indicacao_055_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio da Secretaria de Obras e Serviços Públicos, adote providências para a realização de melhorias no sistema de escoamento de águas pluviais, com a devida implantação de meio-fio mais elevado, sarjetas e tubulação para a passagem da água, na Rua Jacob Pedro Hammes, no Centro da cidade de São Carlos.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/148/indicacao_056_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/148/indicacao_056_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adote providências para realizar, em conjunto ou por intermédio da Celesc, a poda de galhos da árvore localizada junto ao cruzamento da Rua do Comércio e Avenida Santa Catarina, subtraindo-se aqueles que oferecem riscos às edificações próximas e à rede elétrica.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_057_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_057_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo do Municipal, por intermédio do Departamento Municipal de Estradas e Rodagens – DMER realize as devidas instalações de placas indicativas em todos os cruzamentos e ramificações das estradas rurais, indicando o caminho de cada comunidade.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/161/indicacao_058_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/161/indicacao_058_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo realize o recapeamento do pavimento asfáltico da Rua Visconde do Rio Branco, com a implantação de um redutor de velocidade físico (lombada).</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao_059_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao_059_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo realiza a implantação de uma farmácia junto à unidade de saúde de Linha São João.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>José Cléo Kunst</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_060_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_060_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo adote providências para viabilizar a participação do Grupo de Danças Folclóricas Alemãs Edelweis e do Grupo Cultural de Danças Folclóricas Alemãs Zu Der Heimath na Oktoberfest de Blumenau. Sugere-se a viabilização de auxílio para transporte e/ou estada e alimentação, bem como a apresentação dos grupos no evento. Como condicionante aos eventuais auxílios e os já concedidos por meio de termo de fomento, pede-se a apresentação dos grupos no Kerbfest do Município.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/181/indicacao_061_2022.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/181/indicacao_061_2022.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo do Municipal adote providências para implantação de sistema de iluminação pública na SC-160, próximo ao centro comunitário de Linha Bela Vista, com a utilização de luminárias de LED.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/182/indicacao_062_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/182/indicacao_062_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo do Municipal elabore projeto de lei complementar para atualizar os vencimentos dos cargos públicos municipais de enfermeiro, técnico em enfermagem e auxiliar de enfermagem, para, no mínimo, estarem equivalentes ao piso nacional desses cargos estipulado pela Lei Federal n.º 14.434, de 4 de agosto de 2022.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/183/indicacao_063_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/183/indicacao_063_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo do Municipal adote providências para implantação de alambrados ou telas de proteção no entorno das quadras situadas no Bairro Tancredo Neves, na Rua Gervásio Pedro Hoss, e no Bairro Frigorífico, na Rua Konrad Adenauer.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/187/indicacao_064_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/187/indicacao_064_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adote providências, por intermédio da Secretaria de Obras e Serviços Públicos, para viabilizar a construção de um abrigo para espera de ônibus, junto ou nas proximidades do Condomínio Vale das Águas, no centro da cidade. Justifica-se a indicação, pois os moradores do referido condomínio relataram que em dias de chuvas intensos não há onde se recolher para espera de veículos de transporte coletivo, para ir à escola, faculdade ou outros locais.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/207/indicacao_065_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/207/indicacao_065_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo do Municipal, por intermédio do departamento competente, efetue a manutenção do ginásio de Linha Bela Vista, realizando a troca das estruturas danificadas do telhado da referida edificação.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/208/indicacao_066_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/208/indicacao_066_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo do Municipal realize a instalação de placas sinalizadoras e indicativas com a seguinte informação (IFSC – SÃO CARLOS), próximo ou nos seguintes locais: Entrada para o Frigorífico Both;SC-160, sentido de Saudades para o centro de São Carlos; Rotatória em frente ao Posto da Colina; Metalúrgica Diel, orientando quem vem de Palmitos; Mercado Fora de Hora, orientando quem vem de Chapecó; Rotatória da Praça da Matriz, orientando quem vem de Saudades;Chapeação Feil; Rotatória que dá acesso ao CTG; Centro de Educação Infantil Municipal – CEIM Cantinho Alegre (duas placas); Portal de entrada do Município, indicando a distância até o Município.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/215/indicacao_067_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/215/indicacao_067_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo do Municipal aplique recursos a serem devolvidos pelo Poder Legislativo nos seguintes itens: Aquisição de trator para corte de grama (tratorito); Britagem de estradas rurais; Pavimentação com pedras irregulares nos arredores do campo municipal no Balneário de Pratas; Implantação de redutores de velocidade físicos (lombadas);Instalação de uma biblioteca junto à escola municipal de Linha São João.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/218/indicacao_068_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/218/indicacao_068_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio do Departamento Municipal de Estradas e Rodagens – DMER efetue melhorias nas estradas municipais, com o devido cascalhamento, nos seguintes trechos: Linha Bela Vista a Linha São Sebastião; Linha São Sebastião a Linha São Pedro; SC-283 a Linha São José; e Linha Navegantes.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/219/indicacao_069_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/219/indicacao_069_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da Secretaria Municipal de Assistência e Promoção Social, e/ou por departamento ou órgão competente, efetue a atualização do cadastro dos pescadores do município de São Carlos. E que após seja disponibilizado o relatório ao Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/230/indicacao_070_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/230/indicacao_070_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo do Municipal, por intermédio da Secretaria de Obras e Serviços Públicos, adote providências na Rua Cândido Rosseto, no Bairro Olaria, para reparos em bueiro, com a colocação de grade e desobstrução e/ou troca de tubulação, nas imediações do acesso à antiga balsa.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/231/indicacao_071_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/231/indicacao_071_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo do Municipal, por intermédio da Secretaria de Obras e Serviços Públicos, efetue a manutenção da estrada de Linha São Sebastião, a partir da propriedade Cleiton Heinen, até Linha Jacutinga. Além disso, solicita-se a manutenção de ponte no aludido trecho, próximo a propriedade do referido munícipe.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/25/requerimento_001_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/25/requerimento_001_2022.pdf</t>
   </si>
   <si>
     <t>Que seja enviado Ofício ao Ministério Público de Santa Catarina da Comarca São Carlos, solicitando informações e cópias dos Termos de Ajustamento de Conduta – TACs, vigentes, firmados pelo Município com o MPSC. Questiona-se qual o TAC que efetivamente resultou no bloqueio de bens do Prefeito Municipal, Rudi Miguel Sander. Esclarecendo, assim, quando foi firmado e por qual prefeito. Ademais, indaga-se quanto à exigência de TAC ou outro instrumento firmado pelo prefeito atual ou antecessores, que impeça o reajuste dos vencimentos dos médicos efetivos do Município de São Carlos.</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/28/requerimento_002_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/28/requerimento_002_2022.pdf</t>
   </si>
   <si>
     <t>Que seja enviado Ofício à Secretaria Municipal de Agricultura e Meio Ambiente, solicitando informações relativas ao benefício de concessão de horas-máquina a produtores rurais, previsto na Lei Municipal n.º 1.841. Solicita-se relatório de quantos produtores rurais tinham o direito de receber horas-máquina no ano de 2021 e quantos efetivamente conseguiram usufruir desse incentivo. Indaga-se ainda, se aqueles produtores rurais que não receberam efetivamente o benefício e que tinham direito em 2021, mas não foram atendidos pela Secretaria de Obras e Serviços Públicos ou por prestadores de serviços, receberão em 2022, de forma cumulada, as horas-máquina de corrente ano e do ano anterior. Por fim, questiona-se quanto a eventuais providências para regulamentar a questão do benefício de horas-máquina, passando a ser cumulativo, conforme proposto por meio da Indicação n.º 008/2021, de 08 de fevereiro de 2021, apresentada pelo vereador Ronei Schislenco Chaves e aprovada pelo Plenário.</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/29/requerimento_003_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/29/requerimento_003_2022.pdf</t>
   </si>
   <si>
     <t>Seja enviado ao Poder Executivo Municipal, para que, em atenção ao princípio da Publicidade, disponibilize toda a documentação relativa à obra da cobertura que está sendo construída na Praça da Matriz. Solicita-se que, cópias de todos os processos licitatórios e documentações correlatas, tais como: projeto; pesquisa e/ou justificativa de preço e suas atualizações; contratos e ordens de serviços; pagamentos; relatório e classificação dos recursos investidos por origem, ou seja, de emenda parlamentar ou próprios; e eventuais notificações por irregularidades e/ou rescisões e restituições.</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/34/requerimento_004_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/34/requerimento_004_2022.pdf</t>
   </si>
   <si>
     <t>Seja enviado ao Chefe do Poder Executivo Municipal solicitação de informações sobre execução da obra de iluminação da ciclovia, esclarecendo os motivos para a sua não realização.</t>
   </si>
   <si>
     <t>Neri Pereira Putzel</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/48/requerimento_005_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/48/requerimento_005_2022.pdf</t>
   </si>
   <si>
     <t>Seja provocado o Plenário quanto à continuidade ou não do procedimento da Comissão Parlamentar de Inquérito – CPI n.º 02/2021, destinada a “apurar ilícitos político-administrativos supostamente praticados na campanha eleitoral do ano de 2016 pelo vereador José Cléo Kunst”.</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/57/requerimento_006_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/57/requerimento_006_2022.pdf</t>
   </si>
   <si>
     <t>Seja realizada audiência pública para análise e debate do Projeto de Lei Ordinária n.º 039/2021, do Poder Executivo Municipal, que “Dispõe sobre o parcelamento do solo para fins de instituição de condomínio de lotes no município de São Carlos-SC, e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/68/requerimento_007_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/68/requerimento_007_2022.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício ao Poder Executivo, solicitando cópia de processo licitatório de concessão do camping do Balneário de Pratas, contrato e relatório de pagamentos.</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/69/requerimento_008_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/69/requerimento_008_2022.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício ao Poder Executivo, solicitando as informações sobre qual o setor que o servidor Cleiton Luiz Schafer, Diretor de Departamento, está exercendo suas atribuições.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/81/requerimento_009_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/81/requerimento_009_2022.pdf</t>
   </si>
   <si>
     <t>Seja alterado o calendário de sessões da Câmara de Vereadores de São Carlos, adiantando a sessão ordinária do dia 25 de abril para o dia 20 do mês corrente.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/82/requerimento_010_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/82/requerimento_010_2022.pdf</t>
   </si>
   <si>
     <t>Seja convocado o Secretário Municipal de Administração, Finanças e Planejamento, senhor Ivan Pedro Bonissoni, para prestar esclarecimentos ao Plenário.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/95/requerimento_011_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/95/requerimento_011_2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, atendendo ao Art. 127 do Regimento Interno da Câmara de Vereadores de São Carlos, solicita a Vossa Excelência, que seja concedida:_x000D_
 _x000D_
 Licença não remunerada para tratar de assuntos particulares, prevista noArt. 21, inciso III, da Lei Orgânica Municipal eArt. 93, inciso II, do Regimento Interno, pelo período de 1º a 31 de maio de 2022.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/96/requerimento_012_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/96/requerimento_012_2022.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve, atendendo ao Art. 127 do Regimento Interno da Câmara de Vereadores de São Carlos, solicita a Vossa Excelência, que seja concedida:_x000D_
 _x000D_
 Licença não remunerada para tratar de assuntos particulares, prevista noArt. 21, inciso III, da Lei Orgânica Municipal eArt. 93, inciso II, do Regimento Interno, pelo prazo de 30 (trinta) dias, de 1º a 31 de maio de 2022.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/97/requerimento_013_2022.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/97/requerimento_013_2022.docx</t>
   </si>
   <si>
     <t>Seja enviado Ofício da Associação Hospitalar Pe. João Berthier, solicitando uma prestação de contas da aplicação dos recursos oriundos de emendas parlamentares desde 2017.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/109/requerimento_014_2022.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/109/requerimento_014_2022.docx</t>
   </si>
   <si>
     <t>Seja enviado Ofício a Delegacia de Polícia Civil da Comarca de São Carlos, solicitando cópia do arquivo audiovisual dos depoimentos prestados no âmbito do Inquérito Policial n.º 69.21.00063, que investiga supostos atos irregulares praticados na Secretaria de Saúde no período de 2017 a 2020.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/110/requerimento_015_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/110/requerimento_015_2022.pdf</t>
   </si>
   <si>
     <t>Seja alterado o calendário de sessões da Câmara de Vereadores de São Carlos, incluindo mais uma sessão ordinária, a ser realizada no dia 25 de maio, às 19h00.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/114/requerimento_016_2022.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/114/requerimento_016_2022.docx</t>
   </si>
   <si>
     <t>do vereador Carmo Riffel, pelo qual solicita que seja concedida licença não remunerada para tratar de assuntos particulares, prevista no Art. 21, inciso III, da Lei Orgânica Municipal e Art. 93, inciso II, do Regimento Interno, pelo prazo de 30 (trinta) dias, de 1º a 30 de junho de 2022.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/117/requerimento_017_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/117/requerimento_017_2022.pdf</t>
   </si>
   <si>
     <t>Seja enviado Ofício ao Chefe do Poder Executivo Municipal, solicitando que envie a esta Casa Legislativa as seguintes informações e documentos: Cópia integral do Processo Licitatório n.º 112/2018 – Edital de Concorrência Pública n.º 003/2018, referente à “concessão remunerada de uso de bem público com encargos, a título oneroso de imóvel – Camping Pratas”, que inclui o quiosque (edificação), localizado ao lado da escadaria da “Prainha” no Balneário de Pratas, município de São Carlos/SC. Solicita-se também a informação sobre eventual autorização para que particulares realizassem a ampliação da referida edificação, bem como para utilização em finalidade diversa à atividade econômica.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/118/requerimento_018_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/118/requerimento_018_2022.pdf</t>
   </si>
   <si>
     <t>Seja enviado Ofício ao Chefe do Poder Executivo Municipal, solicitando que sejam prestadas informações acerca do Processo Licitatório n.º 070/2019 – Edital de Tomada de Preços para Obras e Serviços de Engenharia n.° 003/2019, referente à “contratação de empresa especializada para execução de obra de cobertura da Praça da Matriz”.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/119/requerimento_019_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/119/requerimento_019_2022.pdf</t>
   </si>
   <si>
     <t>Seja enviado Ofício ao Chefe do Poder Executivo Municipal, solicitando informações acerca da obra de recapeamento do pavimento asfáltico da Rua do Comércio, no trecho compreendido entre a Rua Guido Kunrath e Rua Castelo Branco. Requer-se que seja informado se houve fiscalização e, se tiver sido feita, que seja remetido o respectivo laudo à Câmara Municipal. Questiona-se também quais as providências adotadas em relação à empresa que executou à obra, uma vez que o pavimento asfáltico apresentou problemas após poucas semanas da realização da obra e tende a continuar se deteriorando de forma anormal.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/141/requerimento_020_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/141/requerimento_020_2022.pdf</t>
   </si>
   <si>
     <t>Sejam solicitados esclarecimentos aos vereadores Claudir Watte e Sidney José Breier em relação aos seus pronunciamentos na sessão ordinária realiza na data de 20 de junho de 2022.Requer-se forneçam informações em relação à suposta venda de um equipamento do tipo Distribuidor de esterco líquido, marca Ipacol, com capacidade de 6.000 litros, de propriedade do Município de São Carlos, identificando o vereador que teria efetuado a venda do item em evidência.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/155/requerimento_021_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/155/requerimento_021_2022.pdf</t>
   </si>
   <si>
     <t>Seja enviado Ofício ao Poder Executivo Municipal, solicitando que seja disponibilizada no site oficial da Prefeitura e outros meios de comunicação, incluindo mural público, a relação dos números das linhas telefônicas móveis pagas pelo Município, e quais os secretários, diretores ou outros servidores que as utiliza, além é claro dos ramais de telefonia fixa.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/157/requerimento_022_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/157/requerimento_022_2022.pdf</t>
   </si>
   <si>
     <t>Seja enviado Ofício ao Chefe do Poder Executivo, solicitando o relatório do controle de jornada dos servidores da Secretaria Municipal de Juventude, Esporte e Lazer, referente ao mês de julho de 2022. Solicita-se ainda a relação dos servidores lotados na referida secretaria, contendo nome, a discriminação dos cargos e a carga horária.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/158/requerimento_023_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/158/requerimento_023_2022.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício ao Chefe do Poder Executivo, solicitando relatório das máquinas e veículos da Secretaria Municipal de Obras e Serviços Públicos, assim como a informação sobre os respectivos operadores e/ou motoristas responsáveis.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/159/requerimento_024_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/159/requerimento_024_2022.pdf</t>
   </si>
   <si>
     <t>Seja alterado o calendário de sessões da Câmara de Vereadores de São Carlos, alterando a sessão ordinária do dia 15 de agosto para o dia 29 de agosto, às 19h00. Fica mantida a sessão do dia 22 de agosto.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/177/requerimento_025_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/177/requerimento_025_2022.pdf</t>
   </si>
   <si>
     <t>Seja enviado Ofício ao Chefe do Poder Executivo Municipal, solicitando que sejam prestadas informações acerca do envelopamento dos veículos de propriedade do Município. Solicita-se a informação do valor por veículo e a estimativa global de gastos com essa ação. Indaga-se ainda se serão todos os veículos, ou somente de algumas secretarias.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/180/requerimento_026_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/180/requerimento_026_2022.pdf</t>
   </si>
   <si>
     <t>Seja disponibilizada a gravação audiovisual da sessão ordinária realizada em 22 de agosto de 2022, sessão essa em que foi apresentada Emenda ao Projeto de Lei Ordinária do Poder Legislativo n.º 005/2022.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/191/requerimento_027_2022.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/191/requerimento_027_2022.docx</t>
   </si>
   <si>
     <t>Seja modificado o calendário de sessões da Câmara de Vereadores de São Carlos, alterando a sessão ordinária do dia 03 de outubro para o dia 31 de outubro de 2022, às 19h00.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/206/requerimento_028_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/206/requerimento_028_2022.pdf</t>
   </si>
   <si>
     <t>Seja enviado Ofício à Secretaria Municipal de Agricultura e Meio-Ambiente, solicitando informações acerca da concessão do benefício de horas-máquina aos produtores rurais do município. Solicita-se a informação quanto ao prazo para os produtores rurais solicitarem o benefício para que o mesmo seja concedido no corrente ano.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/213/requerimento_029_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/213/requerimento_029_2022.pdf</t>
   </si>
   <si>
     <t>Que a Presidente, vereadora Sidirléia Argente Assmann, preste esclarecimentos acerca de quais os vereadores que, supostamente, a estariam julgando e a atacando por ser mulher.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/214/requerimento_030_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/214/requerimento_030_2022.pdf</t>
   </si>
   <si>
     <t>Seja alterado o calendário de sessões da Câmara de Vereadores de São Carlos, antecipando o horário da sessão ordinária do dia 07 de novembro às 18h30min.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/217/requerimento_031_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/217/requerimento_031_2022.pdf</t>
   </si>
   <si>
     <t>Seja alterado o calendário de sessões da Câmara de Vereadores de São Carlos, antecipando a sessão ordinária do dia 21 para o dia 17 de novembro de 2022.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/222/requerimento_032_2022.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/222/requerimento_032_2022.docx</t>
   </si>
   <si>
     <t>Seja realizada audiência pública para diagnóstico dos problemas e levantamento de soluções aos problemas no abastecimento de água pela Companhia Catarinense de Águas e Saneamento – CASAN no município de São Carlos.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/225/requerimento_033_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/225/requerimento_033_2022.pdf</t>
   </si>
   <si>
     <t>Seja disponibilizado relatório das despesas com diárias no Poder Executivo com o Prefeito Municipal e Secretários no ano de 2022, assim como no Poder Legislativo aos seus agentes políticos, especificando nomes e valores concedidos. Solicita-se que os relatórios sejam lidos na sessão ordinária da Câmara, marcada para o dia 19 de Dezembro de 2022.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/229/requerimento_034_2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/229/requerimento_034_2022.pdf</t>
   </si>
   <si>
     <t>Seja alterado o calendário de sessões da Câmara de Vereadores de São Carlos, incluindo mais uma sessão ordinária a ser realizada no dia 21 de dezembro de 2022, às 19h00.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/11/mocao_001-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/11/mocao_001-2022.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de São Carlos APELA para que o Município de Palmitos, e, consequentemente o CITRAN estabelecido nessa localidade, permanecem ligados a 12ª Delegacia Regional de Polícia de Chapecó, onde está situada a Circunscrição Regional de Trânsito que atualmente abrange municípios como Águas de Chapecó e São Carlos.</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/12/mocao_002-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/12/mocao_002-2022.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar, em nome da Câmara de Vereadores de São Carlos, aos familiares de Fábio César Wagner, falecido tragicamente em 06 de fevereiro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/33/mocao_003-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/33/mocao_003-2022.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de São Carlos, estado de Santa Catarina, manifesta-se favorável ao Projeto de Lei de Iniciativa Popular que está sendo viabilizado pelo Sindicato dos Trabalhadores em Educação de Santa Catarina – SINTE/SC e Fórum dos Servidores Públicos Estaduais para revogação da nova redação dada ao § 2º, I, do artigo 17 da Lei Complementar n.º 412/2008, pela Lei Complementar n.º 773/2021.</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/43/mocao_004-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/43/mocao_004-2022.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de São Carlos, estado de Santa Catarina, manifesta-se de modo a solicitar esclarecimentos a Diretoria-Geral da Companhia Catarinense de Águas e Saneamento – CASAN, para que esclareça quais as medidas que estão sendo adotadas para melhorar o serviço de abastecimento de água, quais as demandas, e qual o planejamento para investimentos relativos à substituição dos canos de água.</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/44/mocao_005-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/44/mocao_005-2022.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de São Carlos, estado de Santa Catarina, apela ao Governo Estadual para que reavalie a sua política tributária, especialmente, no tocante ao ICMS, para adoção de medida para que a população catarinense sofra menos com o impacto do aumento dos preços dos combustíveis e gás de cozinha.</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/45/mocao_006-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/45/mocao_006-2022.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar, em nome da Câmara de Vereadores de São Carlos, aos familiares de Valentim Mumber.</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/46/mocao_007-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/46/mocao_007-2022.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de São Carlos, estado de Santa Catarina, apela a CELESC – Centrais Elétricas do Estado Santa Catarina para que adote providências para viabilizar aumento da energia e/ou potência da rede para toda a comunidade são-carlense, principalmente, para resolver problemas no meio rural.</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/64/mocao_008-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/64/mocao_008-2022.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de São Carlos, estado de Santa Catarina, APELA a Celesc – Centrais Elétricas do Estado Santa Catarina S.A. para que realize investimentos na rede de distribuição de energia elétrica no perímetro urbano e rural do município de São Carlos com a instalação de cabos protegidos nas redes próximas a áreas de vegetação, minimizando, deste modo, a vulnerabilidade aos fatores climáticos e as constantes quedas de energia. APELA, ainda, para que o município seja contemplado, de fato, pelo Programa Celesc Rural, com a instalação de novas redes trifásicas.</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/65/mocao_008-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/65/mocao_008-2022.pdf</t>
   </si>
   <si>
     <t>Que visa a manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de louvor ao Esporte Clube Olaria, pela conquista do Campeonato Regional da Liga Maravilhense de Desportos – Categoria Feminino – Taça Odi Sports/Sicoob, vencendo 8 (oito) equipes, tendo, inclusive, a defesa menos vazada e artilheira da competição.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/77/mocao_010_2022_-_congratulacoes.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/77/mocao_010_2022_-_congratulacoes.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de louvor a Federação dos Pescadores de Santa Catarina – Fepesc, pelos 100 (cem) anos da entidade, e a Colônia de Pescadores Z-35, sediada em São Carlos, pela relevância que a atividade tem para o desenvolvimento do nosso município e estado.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/90/mocao_011-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/90/mocao_011-2022.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de São Carlos, estado de Santa Catarina, APELA para que despendam esforços, para que seja realizado concurso público, visando a contratação de servidores públicos para a Empresa de Pesquisa Agropecuária e Extensão Rural de Santa Catarina – EPAGRI, potencializando as suas atividades e possibilitando cada vem mais o exercício de sua missão: “Conhecimento, tecnologia e extensão para o desenvolvimento sustentável do meio rural, em benefício da sociedade”.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/101/mocao_012_2022_-_falecimento.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/101/mocao_012_2022_-_falecimento.docx</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de Ademar Antônio Gerhard.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/102/mocao_013_2022_-_falecimento.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/102/mocao_013_2022_-_falecimento.docx</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de João Claudir Siebeneichler.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/103/mocao_014_2022.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/103/mocao_014_2022.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO ao Excelentíssimo Senhor JAIR MESSIAS BOLSONARO – Presidente da República Federativa do Brasil, ao Ministério da Agricultura, Pecuária e Abastecimento do Brasil e ao Ministério da Casa Civil, apelando para que o governo elabore novo decreto Federal para contemplar os agricultores que não foram beneficiados pelo decreto 11.029 de 01/04/2022.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/112/mocao_015_2022_-_falecimento.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/112/mocao_015_2022_-_falecimento.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de Cacildo Adonisio Mayer, produtor rural do município, residente da comunidade da Linha Centro Aguinhas, como exemplo de cidadão de bem, amigo, companheiro, sempre de alegre e disposto a ajudar ao próximo, que faleceu no dia 23/05/2022.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/123/mocao_016-2022_congratulacoes.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/123/mocao_016-2022_congratulacoes.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de louvor ao Comunicador e Narrador Esportivo, Lademir Alves de Oliveira, o OLIVEIRA JÚNIOR, pela conquista do prêmio “Microfone de Ouro”, da ACAERT, na categoria narrador esportivo do Estado de Santa Catarina.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/124/mocao_017_2022_-_falecimento.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/124/mocao_017_2022_-_falecimento.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de Claudia Kreuz Müller, residente da comunidade da Linha Moraes, falecida em 30 de maio de 2022.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/125/mocao_018_2022_-_falecimento.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/125/mocao_018_2022_-_falecimento.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de Luiza dos Santos Malacarne, falecida em 05 de junho de 2022.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/132/mocao_019_2022_-_falecimento.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/132/mocao_019_2022_-_falecimento.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de Miguel Zart.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/133/mocao_020_2022_-_falecimento.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/133/mocao_020_2022_-_falecimento.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de Noeli Catarina Assmann Niedermayer.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/134/mocao_021_2022_-_falecimento.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/134/mocao_021_2022_-_falecimento.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de João Paulo Zimmer.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/144/mocao_022-2022_congratulacoes.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/144/mocao_022-2022_congratulacoes.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de louvor ao Cabo da Polícia Militar de Santa Catarina, senhor Marlon Felipe Scmitz, pela atuação de destaque em tentativa de salvamento de cidadã que cometeu suicídio, atirando-se da Ponte Jorge Lacerda. Merece ser enfatizada a bravura, coragem, profissionalismo e determinação do agente e das entidades de segurança pública em salvar uma vida.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/149/mocao_023-2022_congratulacoes.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/149/mocao_023-2022_congratulacoes.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de louvor aos alunos das Escolas Municipais: Professor Mário Xavier dos Santos, de Linha São João, Padre Jorge Annecken, de Linha Bela Vista, e Padre Nicolau Governeur, do Balneário de Pratas, assim como para a Escola de Educação Básica Cardeal Arcoverde, e aos professores Ivo Miotto e Elis Regina Hoff Marangoni e Dieiverti  Henrique Noronha e demais profissionais envolvidos, pela participação e ótimo desempenho nos Jogos escolares de Santa Catarina – JESC e Campeonato Catarinense Escolar de Futebol (Moleque Bom de Bola) pelos títulos conquistados para a nossa cidade.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/150/mocao_024-2022_congratulacoes.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/150/mocao_024-2022_congratulacoes.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de louvor ao atleta Tainan Zart, pela participação no Campeonato Catarinense de Atletismo Sub 18, onde conseguiu o primeiro lugar e bateu o recorde estadual a segunda melhor marca sul-americana dos 400 metros rasos, e também conquistou o 2º lugar na prova dos 200 metros rasos, classificando-se para o Campeonato Brasileiro.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/168/mocao_025_2022_-_congratulacoes.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/168/mocao_025_2022_-_congratulacoes.pdf</t>
   </si>
   <si>
     <t>Que visa a manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de reconhecimento e aplausos aos alunos da APAE- Associação de Pais e Amigos dos Excepcionais de São Carlos, e os demais profissionais envolvidos, pela participação e ótimo desempenho nos Jogos Estaduais das APAES do Estado de Santa Catarina, que ocorreu na data de 27/06/2022 à 01/07/2022. Parabéns a todos os atletas classificados e os que participaram, em especial a educanda Ana Paula Cardoso que conquistou o 3° lugar na corrida Down, e a Educanda Elaercia Fátima de Pariz que participou da competição de bocha.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/169/mocao_026_2022_-_falecimento.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/169/mocao_026_2022_-_falecimento.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de BennoWille.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/172/mocao_027_2022_-_congratulacoes.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/172/mocao_027_2022_-_congratulacoes.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de louvor, em nome da Câmara de Vereadores, ao Comandante da Polícia Militar de São Carlos/Águas de Chapecó, Sargento Marcos Corrêa Soares, pelo excelente trabalho da Polícia Militar nas ações relacionadas à segurança pública, com a realização de programas como a Rede de Vizinhos, GPS Rural, projeto Mulher de Direitos, PROERD, visitas residenciais preventivas, rondas rurais e campanhas de arrecadação de roupas e brinquedos.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/173/mocao_028_2022_-_congratulacoes.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/173/mocao_028_2022_-_congratulacoes.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de louvor e aplausos a Associação São Carlos Futsal – ASCF, pela conquista dos Jogos Abertos de Santa Catarina – JASC Fase Microrregional, parabenizando aos atletas, comissão técnica, e a todos os envolvidos. Do mesmo modo, para a Secretaria de Juventude, Esporte e Lazer, pelo apoio a auxílio nesta conquista.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/174/mocao_029_2022_-_falecimento.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/174/mocao_029_2022_-_falecimento.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar, em nome da Câmara de Vereadores de São Carlos, aos familiares de Adelar Antônio Breskowiski.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/175/mocao_030-2022_congratulacoes.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/175/mocao_030-2022_congratulacoes.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de louvor ao atleta são-carlense Tainan Zart, que vem representando, de forma gloriosa, o Município de São Carlos e o estado de Santa Catarina, e agora, com suas conquistas, representará o Brasil em competição internacional de atletismo.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/176/mocao_031_2022_-_apelo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/176/mocao_031_2022_-_apelo.docx</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de São Carlos, estado de Santa Catarina, APELA para que despendam esforços para que a Lei Federal n.º Lei Federal n.º 14.434, de 04 de agosto de 2022, que “Altera a Lei nº 7.498, de 25 de junho de 1986, para instituir o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira”, seja de fato, colocada em prática, e que cada vez mais sejam criados dispositivos em prol dos profissionais da área da saúde.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/184/mocao_032_2022_-_congratulacoes.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/184/mocao_032_2022_-_congratulacoes.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de reconhecimento e aplausos a todos os atletas do IFSC Câmpus São Carlos, que participaram Jogos do Instituto Federal de Santa Catarina - JIFSC, bem como a todos os professores e envolvidos no referido campeonato, pela participação e a conquista dos títulos para a nossa cidade. Parabéns a todos os envolvidos.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/188/mocao_033_2022_-_falecimento.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/188/mocao_033_2022_-_falecimento.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de Dgeovan Gottems.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/189/mocao_034_2022_-_apelo.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/189/mocao_034_2022_-_apelo.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de São Carlos APELA para que adotem providências e despendam esforços para viabilizar o aumento do quadro efetivo da Delegacia de Polícia Civil de São Carlos, com fulcro no Art. 144 da Constituição Federal, que estabelece que a segurança pública, dever do Estado, é direito e responsabilidade de todos.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/190/mocao_035_-2022_congratulacoes.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/190/mocao_035_-2022_congratulacoes.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de louvor ao atleta são-carlense Tainan Zart, que vem representando, de forma gloriosa, o Município de São Carlos, com conquistas no atletismo a nível estadual, nacional e internacional.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/199/mocao_036_2022_-_falecimento.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/199/mocao_036_2022_-_falecimento.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de: Erta Werle; Sibila Zart; Gilmar Einloft; Antoninho Weis; e Elton Heinen.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/200/mocao_037-2022_congratulacoes.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/200/mocao_037-2022_congratulacoes.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de louvor a Rede Feminina de Combate ao Câncer – RFCC de São Carlos pelos seus 15 (quinze) anos de atuação, prestando um excelente e fundamental trabalho de conscientização e prevenção do câncer e apoio às mulheres e famílias que passam por esse problema.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/202/mocao_038_2022_-_falecimento.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/202/mocao_038_2022_-_falecimento.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares do Padre Alcino Maldaner.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/209/mocao_039_-2022_congratulacoes.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/209/mocao_039_-2022_congratulacoes.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação da Câmara de Vereadores de São Carlos, por meio do envio de moção de votos de louvor e de congratulações à empresa Móveis Léo pelos 50 anos de atuação no município de São Carlos, que esta organização completou na data de 12 de Outubro. É oportuno frisar que empresa possui notória importância para a economia local, assim como, merece destaque a excelência dos trabalhos efetuados no setor de móveis planejados, sendo referência regional, levando o nome de São Carlos para outros municípios.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/223/mocao_040_2022_-_falecimento.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/223/mocao_040_2022_-_falecimento.docx</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de: Arlete Royer Klock, José Marmitt e Rejane Terezinha Zart Maldaner.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/224/mocao_041_2022_-_congratulacoes.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/224/mocao_041_2022_-_congratulacoes.docx</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de louvor aos responsáveis pelo Projeto “Todos pela Leitura” e pela realização do XIV Concurso de Declamação de Poesia, da Secretaria Municipal de Educação de São Carlos. Parabenizando ao Secretário, Sadi Baron, e a Professora Maria Célia Fröhlich, e toda a equipe da Secretaria. Além destes, a todos as escolas participantes.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/24/projeto_de_lei_complementar_-n.o_01-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/24/projeto_de_lei_complementar_-n.o_01-2022.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal Complementar n.º 002/2018, e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_de_lei_complementar_n.o_02-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_de_lei_complementar_n.o_02-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão geral dos vencimentos dos servidores públicos e subsídios dos agentes políticos, e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/67/003.2022-plc.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/67/003.2022-plc.pdf</t>
   </si>
   <si>
     <t>“Cria e altera cargos e níveis da Lei Complementar Municipal n.º 002/2018 e dá outras providências”.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_complementar_n.o_04-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_complementar_n.o_04-2022.pdf</t>
   </si>
   <si>
     <t>“Institui a Política Municipal de Meio Ambiente e o Sistema Municipal de proteção, controle, fiscalização, melhoria de qualidade e licenciamento ambiental, cria o Fundo Municipal de Meio Ambiente, e dá outras providências”;</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_complementar_n.o_05-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_complementar_n.o_05-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre reajuste do vale-alimentação aos servidores públicos, e dá outras providências”.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_complementar_n.o_06-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_complementar_n.o_06-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre valor complementar dos vencimentos dos servidores públicos (professores), referente ao piso nacional da categoria, e dá outras providências”.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/94/007.2022-plc-2.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/94/007.2022-plc-2.pdf</t>
   </si>
   <si>
     <t>Altera o valor do nível salarial n.º 56 da Lei Complementar n.º 02/2018, que “Dispõe sobre a organização administrativa do Poder Executivo do Município de São Carlos, e dá outras providências”.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/115/projeto_de_lei_complementar_n.o_08-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/115/projeto_de_lei_complementar_n.o_08-2022.pdf</t>
   </si>
   <si>
     <t>“Cria e altera cargos e níveis da Lei Complementar Municipal n.º 002/2018, e dá outras providências”.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_complementar_n.o_09-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_complementar_n.o_09-2022.pdf</t>
   </si>
   <si>
     <t>“Estabelece as diretrizes quanto à delimitação das faixas marginais de cursos d’água em Área Urbana Consolidada, nos termos do Art. 4º, I, e § 10 da Lei Federal n.º 12.651, de 12 de maio de 2012, e Art. 4º, III – B, da Lei Federal n.º 6.766, de 19 de dezembro de 1979, com redação dada pela Lei Federal n.º 14.285, de 29 de dezembro de 2021”.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_lei_complementar_n.o_10-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_lei_complementar_n.o_10-2022.pdf</t>
   </si>
   <si>
     <t>“Cria Nível Salarial e reenquadra cargos, para adequar a Lei Municipal Complementar n.º 2, de 26 de março de 2018, que “Dispõe sobre a organização administrativa do Poder Executivo do Município de São Carlos” em relação ao piso salarial nacional estabelecido para o cargo de professor, e autoriza o pagamento retroativo de diferença remuneratória”.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_de_lei_complementar_n.o_11-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_de_lei_complementar_n.o_11-2022.pdf</t>
   </si>
   <si>
     <t>“Cria e altera níveis da Lei Complementar n.º 002/2018 que “Dispõe sobre a organização administrativa do Poder Executivo do Município de São Carlos”, e dá outras providências”</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/179/projeto_de_lei_complementar_n.o_12-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/179/projeto_de_lei_complementar_n.o_12-2022.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos da Lei Complementar Municipal n.º 005/2010 - Código Tributário Municipal - e dá outras providências”.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/220/projeto_de_lei_complementar_n.o_13-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/220/projeto_de_lei_complementar_n.o_13-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração e inclusão de artigos no Estatuto dos servidores públicos municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>PLOPL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/13/projeto_de_lei_ordinaria_n._001_2022_-_do_poder_legislativo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/13/projeto_de_lei_ordinaria_n._001_2022_-_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 04/2019 que dispõe sobre a estrutura organizacional, regulamentação do quadro de pessoal e vencimentos da Câmara municipal de Vereadores de São Carlos, estado de Santa Catarina, criando o cargo de Assessor Legislativo e extinguindo o cargo de Diretor Legislativo, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_ordinaria_n._002_2022_-_do_poder_legislativo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_ordinaria_n._002_2022_-_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de diárias a vereadores e servidores do Poder Legislativo de São Carlos, estado de Santa Catarina”.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_ordinaria_n._003_2022_-_do_poder_legislativo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_ordinaria_n._003_2022_-_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>“Proíbe jogar lixo nas vias públicas do Município de São Carlos, estado de Santa Catarina, e dá outras providências”.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_ordinaria_n._004_2022_-_do_poder_legislativo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_ordinaria_n._004_2022_-_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/153/projeto_de_lei_ordinaria_n._005_2022_-_do_poder_legislativo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/153/projeto_de_lei_ordinaria_n._005_2022_-_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre o funcionamento em forma de plantão de atendimento vinte e quatro horas pelas farmácias e drogarias no Município de São Carlos e adota outras providências”.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_ordinaria_n._006_2022_-_do_poder_legislativo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_ordinaria_n._006_2022_-_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>“Estabelece requisitos para a pavimentação e/ou recapeamento do pavimento asfáltico nas vias urbanas do município de São Carlos/SC”.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_ordinaria_n._007_2022_-_do_poder_legislativo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_ordinaria_n._007_2022_-_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a Carteira de Identificação do Autista (CIA) no município de São Carlos e adota outras providências”.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_ordinaria_n._008_2022_-_do_poder_legislativo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_ordinaria_n._008_2022_-_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>“Institui o Mês de Conscientização e Proteção dos Direitos dos Animais do Município de São Carlos”</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_lei_ordinaria_n._009_2022_-_do_poder_legislativo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_lei_ordinaria_n._009_2022_-_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>“Institui a Semana Municipal de Incentivo à Doação de Sangue”, e dá outras providências".</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/192/projeto_de_lei_ordinaria_n._010_2022_-_do_poder_legislativo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/192/projeto_de_lei_ordinaria_n._010_2022_-_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>“Institui a Carteira de Identificação da Pessoa com Fibromialgia e o atendimento preferencial dos portadores da doença, no âmbito do Município de São Carlos/SC”.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/193/projeto_de_lei_ordinaria_n._011_2022_-_do_poder_legislativo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/193/projeto_de_lei_ordinaria_n._011_2022_-_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre denominação de logradouros do Loteamento Imperial do Município de São Carlos/SC”.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/201/projeto_de_lei_ordinaria_n._012_2022_-_do_poder_legislativo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/201/projeto_de_lei_ordinaria_n._012_2022_-_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>“Institui a Semana Municipal do Microempreendedor Individual no município de São Carlos/SC.”</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/216/projeto_de_lei_ordinaria_n._013_2022_-_do_poder_legislativo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/216/projeto_de_lei_ordinaria_n._013_2022_-_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre instalação de brinquedos adaptados para crianças com deficiência em locais públicos de lazer no Município de São Carlos/SC.</t>
   </si>
   <si>
     <t>PLCPL</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO PODER LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/14/projeto_de_lei_complementar_n._001_2022_-_do_poder_legislativo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/14/projeto_de_lei_complementar_n._001_2022_-_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar n.º 04/2019 que dispõe sobre a estrutura organizacional, regulamentação do quadro de pessoal e vencimentos da Câmara municipal de Vereadores de São Carlos, estado de Santa Catarina, criando o cargo de Assessor Legislativo e extinguindo o cargo de Diretor Legislativo, e dá outras providências.”</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_complementar_n._002_2022_-_do_poder_legislativo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_complementar_n._002_2022_-_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>“Atualiza o valor do Auxílio Alimentação concedido aos servidores públicos do Poder Legislativo Municipal e Altera a Lei Complementar Municipal n.º 7, de 06 de julho de 2018, que “Institui o auxílio-alimentação, de natureza indenizatória, no âmbito do Poder Legislativo Municipal de São Carlos”.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_complementar_n._003_2022_-_do_poder_legislativo.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_complementar_n._003_2022_-_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>“Cria cargos e funções e promove alterações na Lei Complementar n.º 04/2019, que dispõe sobre a estrutura organizacional, regulamentação do quadro de pessoal e vencimentos da Câmara Municipal de Vereadores de São Carlos, estado de Santa Catarina, e dá outras providências”.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/113/veto_001.2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/113/veto_001.2022.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Parcial ao Projeto de Lei Complementar n.º 005/2022.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/129/emenda_supressiva_ao_projeto_de_lei_complementar_n.o_003-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/129/emenda_supressiva_ao_projeto_de_lei_complementar_n.o_003-2022.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei Complementar n.º 003/2022 que “Suprime o cargo Agente Educacional do Projeto".</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>EMENDA ADITIVA</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/171/emenda_aditiva_01-2022_-_projeto_de_lei_n.o_21-2022.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/171/emenda_aditiva_01-2022_-_projeto_de_lei_n.o_21-2022.docx</t>
   </si>
   <si>
     <t>Emenda Aditiva n.º 001/2022 ao Projeto de Lei Ordinária n.º 021/2022.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/186/emenda_aditiva_02-2022_-_projeto_de_lei_complementar_n.o_011-2022.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/186/emenda_aditiva_02-2022_-_projeto_de_lei_complementar_n.o_011-2022.docx</t>
   </si>
   <si>
     <t>Emenda Aditiva n.º 02/2022 relativa ao Projeto de Lei Complementar n.º 11/2022</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/227/emenda_aditiva_n.o_003-2022_-_projeto_de_lei_ordinaria_n.o_028-2022_2.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/227/emenda_aditiva_n.o_003-2022_-_projeto_de_lei_ordinaria_n.o_028-2022_2.docx</t>
   </si>
   <si>
     <t>Emenda Aditiva n.º 003/2022 ao Projeto Lei Ordinária n.º 028/2022;</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/228/emenda_aditiva_n.o_004-2022_-_projeto_de_lei_ordinaria_n.o_028-2022.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/228/emenda_aditiva_n.o_004-2022_-_projeto_de_lei_ordinaria_n.o_028-2022.docx</t>
   </si>
   <si>
     <t>Emenda Aditiva n.º 004/2022 ao Projeto Lei Ordinária n.º 028/2022;</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/104/emenda_ao_projeto_de_lei_complementar_n.o_05-2022.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/104/emenda_ao_projeto_de_lei_complementar_n.o_05-2022.docx</t>
   </si>
   <si>
     <t>Emenda Modificativa que altera o artigo 3º do Projeto de Lei Complementar n.º 005/2022.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/105/emenda_ao_projeto_de_lei_ordinaria_n.o_013-2022.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/105/emenda_ao_projeto_de_lei_ordinaria_n.o_013-2022.docx</t>
   </si>
   <si>
     <t>que altera o art. 4º do Projeto de Lei Ordinária n.º 013/2022.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/107/emenda_ao_projeto_de_lei_complementar_n.o_003-2022.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/107/emenda_ao_projeto_de_lei_complementar_n.o_003-2022.docx</t>
   </si>
   <si>
     <t>Emenda Modificativa n.º 03/2022 referente ao Projeto de Lei Complementar n.º 003/2022.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/145/emenda_modificativa_04-2022_-_projeto_de_lei_complementar_n.o_10-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/145/emenda_modificativa_04-2022_-_projeto_de_lei_complementar_n.o_10-2022.pdf</t>
   </si>
   <si>
     <t>A Ementa do Projeto de Lei Complementar n.º 10/2022 passa a ter a seguinte redação:_x000D_
 Cria Nível Salarial e reenquadra cargos da Lei Municipal Complementar n.º 2, de 26 de março de 2018, que “Dispõe sobre a organização administrativa do Poder Executivo do Município de São Carlos”; autoriza o pagamento retroativo de diferença remuneratória; e revoga a Lei Complementar n.º 4, de 27 de maio de 2022.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/166/emenda_modificativa_05-2022_-_projeto_de_lei_ordinaria_n._5-2022_do_poder_legislativo.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/166/emenda_modificativa_05-2022_-_projeto_de_lei_ordinaria_n._5-2022_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n.º 005/2022 ao Projeto de Lei Ordinária do Poder Legislativo n.º 005/2022</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/203/emenda_modificativa_06-2022_-_projeto_de_lei_complementar_do_poder_legislativo_n.o_003-2022.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/203/emenda_modificativa_06-2022_-_projeto_de_lei_complementar_do_poder_legislativo_n.o_003-2022.docx</t>
   </si>
   <si>
     <t>Emenda Modificativa n.º 6/2022 ao Projeto de Lei Complementar do Poder Legislativo n.º 003/2022;</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/204/emenda_modificativa_07-2022_-_projeto_de_lei_complementar_do_poder_legislativo_n.o_003-2022.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/204/emenda_modificativa_07-2022_-_projeto_de_lei_complementar_do_poder_legislativo_n.o_003-2022.docx</t>
   </si>
   <si>
     <t>Emenda Modificativa n.º 7/2022 ao Projeto de Lei Complementar do Poder Legislativo n.º 003/2022</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/226/emenda_modificativa_08-2022_-_projeto_de_lei_ordinaria_n.o_028-2022.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/226/emenda_modificativa_08-2022_-_projeto_de_lei_ordinaria_n.o_028-2022.docx</t>
   </si>
   <si>
     <t>Emenda Modificativa n.º 008/2022 ao Projeto Lei Ordinária n.º 028/2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2561,68 +2561,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/4/projeto_de_lei_ordinaria_n.o_01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/7/projeto_de_lei_ordinaria_n.o_02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/8/projeto_de_lei_ordinaria_n.o_03-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/19/projeto_de_lei_ordinaria_n.o_04-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/20/projeto_de_lei_ordinaria_n.o_05-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/21/projeto_de_lei_ordinaria_n.o_06-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/22/projeto_de_lei_ordinaria_n.o_07-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/23/projeto_de_lei_ordinaria_n.o_08-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_lei_ordinaria_n.o_09-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/52/projeto_de_lei_ordinaria_n.o_10-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/78/projeto_de_lei_ordinaria_n.o_11-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/79/projeto_de_lei_ordinaria_n.o_12-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_lei_ordinaria_n.o_13-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_ordinaria_n.o_14-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_lei_ordinaria_n.o_16-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_ordinaria_n.o_17-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/146/plo_018.2022_-_baixa_habitacional.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/151/projeto_de_lei_ordinaria_n.o_19-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/152/projeto_de_lei_ordinaria_n.o_20-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_de_lei_ordinaria_n.o_21-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/164/projeto_de_lei_ordinaria_n.o_22-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/178/projeto_de_lei_ordinaria_n.o_23-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/194/projeto_de_lei_ordinaria_n.o_24-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/195/projeto_de_lei_ordinaria_n.o_25-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/196/projeto_de_lei_ordinaria_n.o_26-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/197/projeto_de_lei_ordinaria_n.o_27-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei_ordinaria_n.o_28-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_no_29_de_27_de_outubro_de_2022_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/212/projeto_de_lei_ordinaria_n.o_30-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/221/projeto_de_lei_0312022_e_mensagem_0412022_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de_decreto_legislativo_n.o_001-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_decreto_legislativo_n.o_02-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/232/projeto_de_decreto_legislativo_n.o_03-2022.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/6/projeto_de_resolucao_001-2022.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_resolucao_002-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/54/projeto_de_resolucao_n._003_2022.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/130/projeto_de_resolucao_004-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/9/indicacao_001_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/10/indicacao_002_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/15/indicacao_003_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/16/indicacao_004_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/17/indicacao_005_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/18/indicacao_006_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/26/indicacao_007_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/30/indicacao_008_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao_009_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/32/indicacao_010_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/35/indicacao_011_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/36/indicacao_012_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/37/indicacao_013_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/38/indicacao_014_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/40/indicacao_016_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/41/indicacao_017_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/42/indicacao_018_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/49/indicacao_019_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/50/indicacao_020_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao_021_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/55/indicacao_022_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/56/indicacao_023_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/58/indicacao_024_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/59/indicacao_025_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/60/indicacao_026_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_027_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/62/indicacao_028_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_029_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_030_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_031_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_032_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_033_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_034_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/75/indicacao_035_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao_036_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/83/indicacao_037__2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/84/indicacao_038_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/85/indicacao_039_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/88/indicacao_040_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_041_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/93/indicacao_042_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/98/indicacao_043_2022.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/99/indicacao_044_2022.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/100/indicacao_045_2022.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_046_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/120/indicacao_047_2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_048_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao_049_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_050_2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_051_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_052_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/142/indicacao_053_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_054_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/147/indicacao_055_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/148/indicacao_056_2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_057_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/161/indicacao_058_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao_059_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_060_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/181/indicacao_061_2022.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/182/indicacao_062_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/183/indicacao_063_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/187/indicacao_064_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/207/indicacao_065_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/208/indicacao_066_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/215/indicacao_067_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/218/indicacao_068_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/219/indicacao_069_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/230/indicacao_070_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/231/indicacao_071_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/25/requerimento_001_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/28/requerimento_002_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/29/requerimento_003_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/34/requerimento_004_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/48/requerimento_005_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/57/requerimento_006_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/68/requerimento_007_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/69/requerimento_008_2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/81/requerimento_009_2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/82/requerimento_010_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/95/requerimento_011_2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/96/requerimento_012_2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/97/requerimento_013_2022.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/109/requerimento_014_2022.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/110/requerimento_015_2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/114/requerimento_016_2022.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/117/requerimento_017_2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/118/requerimento_018_2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/119/requerimento_019_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/141/requerimento_020_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/155/requerimento_021_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/157/requerimento_022_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/158/requerimento_023_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/159/requerimento_024_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/177/requerimento_025_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/180/requerimento_026_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/191/requerimento_027_2022.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/206/requerimento_028_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/213/requerimento_029_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/214/requerimento_030_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/217/requerimento_031_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/222/requerimento_032_2022.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/225/requerimento_033_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/229/requerimento_034_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/11/mocao_001-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/12/mocao_002-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/33/mocao_003-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/43/mocao_004-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/44/mocao_005-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/45/mocao_006-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/46/mocao_007-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/64/mocao_008-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/65/mocao_008-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/77/mocao_010_2022_-_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/90/mocao_011-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/101/mocao_012_2022_-_falecimento.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/102/mocao_013_2022_-_falecimento.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/103/mocao_014_2022.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/112/mocao_015_2022_-_falecimento.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/123/mocao_016-2022_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/124/mocao_017_2022_-_falecimento.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/125/mocao_018_2022_-_falecimento.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/132/mocao_019_2022_-_falecimento.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/133/mocao_020_2022_-_falecimento.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/134/mocao_021_2022_-_falecimento.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/144/mocao_022-2022_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/149/mocao_023-2022_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/150/mocao_024-2022_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/168/mocao_025_2022_-_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/169/mocao_026_2022_-_falecimento.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/172/mocao_027_2022_-_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/173/mocao_028_2022_-_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/174/mocao_029_2022_-_falecimento.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/175/mocao_030-2022_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/176/mocao_031_2022_-_apelo.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/184/mocao_032_2022_-_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/188/mocao_033_2022_-_falecimento.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/189/mocao_034_2022_-_apelo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/190/mocao_035_-2022_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/199/mocao_036_2022_-_falecimento.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/200/mocao_037-2022_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/202/mocao_038_2022_-_falecimento.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/209/mocao_039_-2022_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/223/mocao_040_2022_-_falecimento.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/224/mocao_041_2022_-_congratulacoes.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/24/projeto_de_lei_complementar_-n.o_01-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_de_lei_complementar_n.o_02-2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/67/003.2022-plc.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_complementar_n.o_04-2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_complementar_n.o_05-2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_complementar_n.o_06-2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/94/007.2022-plc-2.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/115/projeto_de_lei_complementar_n.o_08-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_complementar_n.o_09-2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_lei_complementar_n.o_10-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_de_lei_complementar_n.o_11-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/179/projeto_de_lei_complementar_n.o_12-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/220/projeto_de_lei_complementar_n.o_13-2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/13/projeto_de_lei_ordinaria_n._001_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_ordinaria_n._002_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_ordinaria_n._003_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_ordinaria_n._004_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/153/projeto_de_lei_ordinaria_n._005_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_ordinaria_n._006_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_ordinaria_n._007_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_ordinaria_n._008_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_lei_ordinaria_n._009_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/192/projeto_de_lei_ordinaria_n._010_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/193/projeto_de_lei_ordinaria_n._011_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/201/projeto_de_lei_ordinaria_n._012_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/216/projeto_de_lei_ordinaria_n._013_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/14/projeto_de_lei_complementar_n._001_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_complementar_n._002_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_complementar_n._003_2022_-_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/113/veto_001.2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/129/emenda_supressiva_ao_projeto_de_lei_complementar_n.o_003-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/171/emenda_aditiva_01-2022_-_projeto_de_lei_n.o_21-2022.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/186/emenda_aditiva_02-2022_-_projeto_de_lei_complementar_n.o_011-2022.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/227/emenda_aditiva_n.o_003-2022_-_projeto_de_lei_ordinaria_n.o_028-2022_2.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/228/emenda_aditiva_n.o_004-2022_-_projeto_de_lei_ordinaria_n.o_028-2022.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/104/emenda_ao_projeto_de_lei_complementar_n.o_05-2022.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/105/emenda_ao_projeto_de_lei_ordinaria_n.o_013-2022.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/107/emenda_ao_projeto_de_lei_complementar_n.o_003-2022.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/145/emenda_modificativa_04-2022_-_projeto_de_lei_complementar_n.o_10-2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/166/emenda_modificativa_05-2022_-_projeto_de_lei_ordinaria_n._5-2022_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/203/emenda_modificativa_06-2022_-_projeto_de_lei_complementar_do_poder_legislativo_n.o_003-2022.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/204/emenda_modificativa_07-2022_-_projeto_de_lei_complementar_do_poder_legislativo_n.o_003-2022.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/226/emenda_modificativa_08-2022_-_projeto_de_lei_ordinaria_n.o_028-2022.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/4/projeto_de_lei_ordinaria_n.o_01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/7/projeto_de_lei_ordinaria_n.o_02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/8/projeto_de_lei_ordinaria_n.o_03-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/19/projeto_de_lei_ordinaria_n.o_04-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/20/projeto_de_lei_ordinaria_n.o_05-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/21/projeto_de_lei_ordinaria_n.o_06-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/22/projeto_de_lei_ordinaria_n.o_07-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/23/projeto_de_lei_ordinaria_n.o_08-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_lei_ordinaria_n.o_09-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/52/projeto_de_lei_ordinaria_n.o_10-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/78/projeto_de_lei_ordinaria_n.o_11-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/79/projeto_de_lei_ordinaria_n.o_12-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_lei_ordinaria_n.o_13-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_ordinaria_n.o_14-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/116/projeto_de_lei_ordinaria_n.o_16-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_ordinaria_n.o_17-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/146/plo_018.2022_-_baixa_habitacional.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/151/projeto_de_lei_ordinaria_n.o_19-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/152/projeto_de_lei_ordinaria_n.o_20-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_de_lei_ordinaria_n.o_21-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/164/projeto_de_lei_ordinaria_n.o_22-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/178/projeto_de_lei_ordinaria_n.o_23-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/194/projeto_de_lei_ordinaria_n.o_24-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/195/projeto_de_lei_ordinaria_n.o_25-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/196/projeto_de_lei_ordinaria_n.o_26-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/197/projeto_de_lei_ordinaria_n.o_27-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei_ordinaria_n.o_28-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_no_29_de_27_de_outubro_de_2022_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/212/projeto_de_lei_ordinaria_n.o_30-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/221/projeto_de_lei_0312022_e_mensagem_0412022_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de_decreto_legislativo_n.o_001-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_decreto_legislativo_n.o_02-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/232/projeto_de_decreto_legislativo_n.o_03-2022.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/6/projeto_de_resolucao_001-2022.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/47/projeto_de_resolucao_002-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/54/projeto_de_resolucao_n._003_2022.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/130/projeto_de_resolucao_004-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/9/indicacao_001_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/10/indicacao_002_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/15/indicacao_003_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/16/indicacao_004_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/17/indicacao_005_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/18/indicacao_006_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/26/indicacao_007_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/30/indicacao_008_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao_009_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/32/indicacao_010_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/35/indicacao_011_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/36/indicacao_012_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/37/indicacao_013_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/38/indicacao_014_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/40/indicacao_016_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/41/indicacao_017_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/42/indicacao_018_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/49/indicacao_019_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/50/indicacao_020_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao_021_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/55/indicacao_022_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/56/indicacao_023_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/58/indicacao_024_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/59/indicacao_025_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/60/indicacao_026_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_027_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/62/indicacao_028_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_029_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_030_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_031_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_032_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_033_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_034_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/75/indicacao_035_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao_036_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/83/indicacao_037__2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/84/indicacao_038_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/85/indicacao_039_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/88/indicacao_040_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_041_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/93/indicacao_042_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/98/indicacao_043_2022.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/99/indicacao_044_2022.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/100/indicacao_045_2022.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_046_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/120/indicacao_047_2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_048_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao_049_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_050_2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_051_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_052_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/142/indicacao_053_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_054_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/147/indicacao_055_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/148/indicacao_056_2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_057_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/161/indicacao_058_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao_059_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_060_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/181/indicacao_061_2022.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/182/indicacao_062_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/183/indicacao_063_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/187/indicacao_064_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/207/indicacao_065_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/208/indicacao_066_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/215/indicacao_067_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/218/indicacao_068_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/219/indicacao_069_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/230/indicacao_070_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/231/indicacao_071_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/25/requerimento_001_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/28/requerimento_002_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/29/requerimento_003_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/34/requerimento_004_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/48/requerimento_005_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/57/requerimento_006_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/68/requerimento_007_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/69/requerimento_008_2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/81/requerimento_009_2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/82/requerimento_010_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/95/requerimento_011_2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/96/requerimento_012_2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/97/requerimento_013_2022.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/109/requerimento_014_2022.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/110/requerimento_015_2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/114/requerimento_016_2022.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/117/requerimento_017_2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/118/requerimento_018_2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/119/requerimento_019_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/141/requerimento_020_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/155/requerimento_021_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/157/requerimento_022_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/158/requerimento_023_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/159/requerimento_024_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/177/requerimento_025_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/180/requerimento_026_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/191/requerimento_027_2022.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/206/requerimento_028_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/213/requerimento_029_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/214/requerimento_030_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/217/requerimento_031_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/222/requerimento_032_2022.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/225/requerimento_033_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/229/requerimento_034_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/11/mocao_001-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/12/mocao_002-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/33/mocao_003-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/43/mocao_004-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/44/mocao_005-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/45/mocao_006-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/46/mocao_007-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/64/mocao_008-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/65/mocao_008-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/77/mocao_010_2022_-_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/90/mocao_011-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/101/mocao_012_2022_-_falecimento.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/102/mocao_013_2022_-_falecimento.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/103/mocao_014_2022.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/112/mocao_015_2022_-_falecimento.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/123/mocao_016-2022_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/124/mocao_017_2022_-_falecimento.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/125/mocao_018_2022_-_falecimento.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/132/mocao_019_2022_-_falecimento.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/133/mocao_020_2022_-_falecimento.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/134/mocao_021_2022_-_falecimento.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/144/mocao_022-2022_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/149/mocao_023-2022_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/150/mocao_024-2022_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/168/mocao_025_2022_-_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/169/mocao_026_2022_-_falecimento.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/172/mocao_027_2022_-_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/173/mocao_028_2022_-_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/174/mocao_029_2022_-_falecimento.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/175/mocao_030-2022_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/176/mocao_031_2022_-_apelo.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/184/mocao_032_2022_-_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/188/mocao_033_2022_-_falecimento.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/189/mocao_034_2022_-_apelo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/190/mocao_035_-2022_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/199/mocao_036_2022_-_falecimento.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/200/mocao_037-2022_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/202/mocao_038_2022_-_falecimento.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/209/mocao_039_-2022_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/223/mocao_040_2022_-_falecimento.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/224/mocao_041_2022_-_congratulacoes.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/24/projeto_de_lei_complementar_-n.o_01-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_de_lei_complementar_n.o_02-2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/67/003.2022-plc.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_complementar_n.o_04-2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_complementar_n.o_05-2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_complementar_n.o_06-2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/94/007.2022-plc-2.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/115/projeto_de_lei_complementar_n.o_08-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_complementar_n.o_09-2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_lei_complementar_n.o_10-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_de_lei_complementar_n.o_11-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/179/projeto_de_lei_complementar_n.o_12-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/220/projeto_de_lei_complementar_n.o_13-2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/13/projeto_de_lei_ordinaria_n._001_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_ordinaria_n._002_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_ordinaria_n._003_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_ordinaria_n._004_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/153/projeto_de_lei_ordinaria_n._005_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_ordinaria_n._006_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_ordinaria_n._007_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_ordinaria_n._008_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_lei_ordinaria_n._009_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/192/projeto_de_lei_ordinaria_n._010_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/193/projeto_de_lei_ordinaria_n._011_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/201/projeto_de_lei_ordinaria_n._012_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/216/projeto_de_lei_ordinaria_n._013_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/14/projeto_de_lei_complementar_n._001_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_complementar_n._002_2022_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_complementar_n._003_2022_-_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/113/veto_001.2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/129/emenda_supressiva_ao_projeto_de_lei_complementar_n.o_003-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/171/emenda_aditiva_01-2022_-_projeto_de_lei_n.o_21-2022.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/186/emenda_aditiva_02-2022_-_projeto_de_lei_complementar_n.o_011-2022.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/227/emenda_aditiva_n.o_003-2022_-_projeto_de_lei_ordinaria_n.o_028-2022_2.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/228/emenda_aditiva_n.o_004-2022_-_projeto_de_lei_ordinaria_n.o_028-2022.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/104/emenda_ao_projeto_de_lei_complementar_n.o_05-2022.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/105/emenda_ao_projeto_de_lei_ordinaria_n.o_013-2022.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/107/emenda_ao_projeto_de_lei_complementar_n.o_003-2022.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/145/emenda_modificativa_04-2022_-_projeto_de_lei_complementar_n.o_10-2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/166/emenda_modificativa_05-2022_-_projeto_de_lei_ordinaria_n._5-2022_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/203/emenda_modificativa_06-2022_-_projeto_de_lei_complementar_do_poder_legislativo_n.o_003-2022.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/204/emenda_modificativa_07-2022_-_projeto_de_lei_complementar_do_poder_legislativo_n.o_003-2022.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2022/226/emenda_modificativa_08-2022_-_projeto_de_lei_ordinaria_n.o_028-2022.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H229"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="50.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="57.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="165.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="164.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>