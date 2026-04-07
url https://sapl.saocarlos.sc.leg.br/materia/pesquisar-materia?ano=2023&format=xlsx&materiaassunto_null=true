--- v0 (2026-02-10)
+++ v1 (2026-04-07)
@@ -54,1961 +54,1961 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>Rudi Miguel Sander</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/235/projeto_de_lei_ordinaria_n.o_001-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/235/projeto_de_lei_ordinaria_n.o_001-2023.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa de Recuperação Fiscal – REFIS, e dá outras providências”.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_ordinaria_n.o_002-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_ordinaria_n.o_002-2023.pdf</t>
   </si>
   <si>
     <t>“Ratifica as alterações realizadas na 2ª alteração contratual do Consórcio Intermunicipal de Desenvolvimento da Infraestrutura Rodoviária - CDIR”.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_ordinaria_no_003-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_ordinaria_no_003-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a celebrar termo de fomento com a Sociedade Porto dos Cantadores, e dá outras providências”</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_ordinaria_no_004-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_ordinaria_no_004-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a celebrar termo de fomento com o Grupo Cultural de Danças Folclóricas Alemãs Zu Der Heimath, e dá outras providências”.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_ordinaria_no_005.2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_ordinaria_no_005.2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a celebrar termo de fomento com o CTG Amigos da Querência, e dá outras providências”.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_ordinaria_no_006.2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_ordinaria_no_006.2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a celebrar termo de fomento com o Grupo de Danças Folclóricas Alemãs Edelweis, e dá outras providências”.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_de_lei_ordinaria_n.o_007-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_de_lei_ordinaria_n.o_007-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza a firmar contratos de cessão de uso de bens públicos, e dá outras providências”.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/251/projeto_de_lei_ordinaria_n.o_008-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/251/projeto_de_lei_ordinaria_n.o_008-2023.pdf</t>
   </si>
   <si>
     <t>“Estabelece a estrutura e o funcionamento do Conselho Tutelar de São Carlos/SC, e dá outras providências”.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/375/projeto_de_lei_ordinaria_n.o_009-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/375/projeto_de_lei_ordinaria_n.o_009-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre nomeação à Biblioteca Pública Municipal de São Carlos, e dá outras providências.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_ordinaria_n.o_010-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_ordinaria_n.o_010-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a equiparação dos vencimentos dos servidores municipais, dá outras providências”.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_ordinaria_n.o_011-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_ordinaria_n.o_011-2023.pdf</t>
   </si>
   <si>
     <t>“Revisa e altera o Plano Diretor Participativo de São Carlos/SC, e dá outras providências”.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_lei_ordinaria_n.o_012-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_lei_ordinaria_n.o_012-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre cessão de uso de bem imóvel à Associação Empresarial de São Carlos –ACISC. e dá outras providências”</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_ordinaria_n.o_013-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_ordinaria_n.o_013-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo Municipal a repassar Recursos Financeiros a Organização da Sociedade Civil - OSC, e dá outras providências”.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/292/projeto_de_lei_ordinaria_n.o_014-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/292/projeto_de_lei_ordinaria_n.o_014-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo Municipal a formalizar Termo de Fomento com Organização da Sociedade Civil – OSC, e dá outras providências”.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/305/projeto_de_lei_ordinaria_n.o_015-2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/305/projeto_de_lei_ordinaria_n.o_015-2023.docx</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a alienar e dar baixa de bens patrimoniais móveis e imóveis próprios do Município, e dá outras providências”</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/306/projeto_de_lei_ordinaria_n.o_016-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/306/projeto_de_lei_ordinaria_n.o_016-2023.pdf</t>
   </si>
   <si>
     <t>“Atualiza os quadros de vencimento dos servidores da Fundação Cultural de São Carlos, alterando Anexos da Lei Municipal n.º 1.844, de 17 de abril de 2019, que “Dispõe sobre a estrutura organizacional e quadro de pessoal da Fundação Cultural de São Carlos”.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/312/projeto_de_lei_ordinaria_n.o_019-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/312/projeto_de_lei_ordinaria_n.o_019-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a permissão de uso de bem público e dá outras providências”</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/313/projeto_de_lei_ordinaria_n.o_020-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/313/projeto_de_lei_ordinaria_n.o_020-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação de pontos para exploração de serviços de utilidade pública na modalidade de transporte de passageiros por táxi, e regulamenta a sua utilização, e dá outras providências,”.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_de_lei_ordinaria_n.o_021-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_de_lei_ordinaria_n.o_021-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências”.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_de_lei_ordinaria_n.o_023-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_de_lei_ordinaria_n.o_023-2023.pdf</t>
   </si>
   <si>
     <t>Cria o Cartão do Cidadão no âmbito do Município de São Carlos/SC, e dá outras providências”.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/325/projeto_de_lei_ordinaria_n.o_024-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/325/projeto_de_lei_ordinaria_n.o_024-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a alienar e dar baixa de bens patrimoniais móveis e imóveis próprios do Município”.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/338/projeto_de_lei_ordinaria_n.o_025-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/338/projeto_de_lei_ordinaria_n.o_025-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a transferência de bem imóvel, baixa no patrimônio, e dá outras providências”.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/346/projeto_de_lei_ordinaria_n.o_026-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/346/projeto_de_lei_ordinaria_n.o_026-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação Parcial ou Total de dotações orçamentárias, no valor de R$ 1.927.715,00 (um milhão novecentos e vinte e sete mil setecentos e quinze reais)”.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/347/projeto_de_lei_ordinaria_n.o_027-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/347/projeto_de_lei_ordinaria_n.o_027-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a permissão de uso de bem público e dá outras providências”.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/352/projeto_de_lei_ordinaria_n.o_028-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/352/projeto_de_lei_ordinaria_n.o_028-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de São Carlos/SC a promover a 8ª EXPAINCO, em parceria com a ACISC e CDL, no período de 14 a 17 de março de 2024, e da outras providências”.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/357/projeto_de_lei_ordinaria_n.o_029-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/357/projeto_de_lei_ordinaria_n.o_029-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o repasse de verbas oriundas da União para pagamento de valores adicionais aos técnicos de enfermagem do Município de São Carlos/SC”.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/368/projeto_de_lei_ordinaria_n.o_031-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/368/projeto_de_lei_ordinaria_n.o_031-2023.pdf</t>
   </si>
   <si>
     <t>“Regulamenta o protesto de certidões de dívida ativa e de títulos executivos judiciais no Município de São Carlos/SC, torna o Executivo Fiscal mais eficiente, e dá outras providências”.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/369/projeto_de_lei_ordinaria_n.o_032-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/369/projeto_de_lei_ordinaria_n.o_032-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a proibição do consumo do cachimbo conhecido como “narguilé” em locais públicos e dá outras providências”.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/370/projeto_de_lei_ordinaria_n.o_033-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/370/projeto_de_lei_ordinaria_n.o_033-2023.pdf</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/371/projeto_de_lei_ordinaria_n.o_034-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/371/projeto_de_lei_ordinaria_n.o_034-2023.pdf</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/376/projeto_de_lei_ordinaria_n.o_035-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/376/projeto_de_lei_ordinaria_n.o_035-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a transferência de bens imóveis, baixa no patrimônio, e dá outras providências”.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/384/projeto_de_lei_ordinaria_n.o_036-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/384/projeto_de_lei_ordinaria_n.o_036-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração do Plano Plurianual do Município de São Carlos, do período 2022-2025, e dá outras providências.”</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/388/projeto_de_lei_ordinaria_n.o_037-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/388/projeto_de_lei_ordinaria_n.o_037-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes orçamentárias para o Exercício Financeiro do ano de 2024, e dá outras providências”.”</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_de_lei_ordinaria_n.o_038-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_de_lei_ordinaria_n.o_038-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação Parcial ou Total de dotações orçamentárias, no valor de R$ 1.850.400,00 (um milhão oitocentos e cinquenta mil e quatrocentos reais)”.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_lei_ordinaria_n.o_039-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_lei_ordinaria_n.o_039-2023.pdf</t>
   </si>
   <si>
     <t>“Institui o Dia Municipal da Igreja Evangélica Assembleia de Deus, no âmbito do Município de São Carlos/SC”</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/407/projeto_de_lei_ordinaria_n.o_040-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/407/projeto_de_lei_ordinaria_n.o_040-2023.pdf</t>
   </si>
   <si>
     <t>“Estima a receita e fixa a despesa do Município de São Carlos/SC para o exercício de 2024”.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_ordinaria_n.o_042-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_ordinaria_n.o_042-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação Parcial ou Total de dotações orçamentárias, no valor de R$ 450.000,00 (quatrocentos e cinquenta mil reais)”.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_lei_ordinaria_n.o_043-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_lei_ordinaria_n.o_043-2023.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal n.º 1.992, de 25 de setembro de 2023, que autorizou o Município de São Carlos/SC a promover a 8ª Expainco, em parceria com a ACISC e CDL, no período de 14 a 17 de março de 2024, e dá outras providências”.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/410/projeto_de_lei_ordinaria_n.o_044-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/410/projeto_de_lei_ordinaria_n.o_044-2023.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal n.º 1.820, de 13 de Dezembro de 2017, que define e regulamenta os benefícios eventuais no âmbito da Política Municipal de Assistência Social, e dá outras providências”.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_ordinaria_n.o_045-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_ordinaria_n.o_045-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a aderir ao Programa Mais Médicos, a conceder auxílio moradia e alimentação, e dá outras providências”.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/412/projeto_de_lei_ordinaria_n.o_046-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/412/projeto_de_lei_ordinaria_n.o_046-2023.pdf</t>
   </si>
   <si>
     <t>“Ratifica as alterações realizadas no contrato de consórcio público do Consórcio Interfederativo de Saúde do Oeste de Santa Catarina (CISAMOSC), e dá outras providências”.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_de_lei_ordinaria_n.o_047-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_de_lei_ordinaria_n.o_047-2023.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal n.º 1820/2017, de 13 de dezembro de 2017, que define e regulamenta os benefícios eventuais no âmbito da política municipal de assistência social e dá outras providências”.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Ronei Schislenco Chaves</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/239/projeto_de_resolucao_n.o_001-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/239/projeto_de_resolucao_n.o_001-2023.pdf</t>
   </si>
   <si>
     <t>“Estabelece o Calendário das sessões ordinárias do primeiro semestre, março a junho, da 3ª Sessão Legislativa (2023), da 17ª Legislatura da Câmara de Vereadores de São Carlos, estado de Santa Catarina”</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_resolucao_n.o_002-2023_-_certo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_resolucao_n.o_002-2023_-_certo.docx</t>
   </si>
   <si>
     <t>“Autoriza a devolução e/ou transferências de bens móveis e equipamentos de inservíveis do patrimônio da Câmara Municipal de São Carlos, estado de Santa Catarina, ao Poder Executivo Municipal”.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/288/projeto_de_resolucao_n.o_003-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/288/projeto_de_resolucao_n.o_003-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de Diploma de Honra ao Mérito ao Rotary Club de São Carlos e a realização de sessão solene”.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_de_resolucao_n.o_004-2023_-_auxilio_combustivel.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_de_resolucao_n.o_004-2023_-_auxilio_combustivel.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre o pagamento de auxílio-combustível no âmbito do Poder Legislativo do Município de São Carlos, estado de Santa Catarina”.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/316/projeto_de_resolucao_n.o_005-2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/316/projeto_de_resolucao_n.o_005-2023.docx</t>
   </si>
   <si>
     <t>“Estabelece o Calendário das sessões ordinárias do segundo semestre, julho a dezembro, da 3ª Sessão Legislativa (2023), da 17ª Legislatura da Câmara de Vereadores de São Carlos, estado de Santa Catarina”.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_resolucao_n.o_006-2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_resolucao_n.o_006-2023.docx</t>
   </si>
   <si>
     <t>"Constitui Comissão Especial com a finalidade de analisar o Projeto de Lei Ordinária n.º 011/2023 que revisa e altera o Plano Diretor Participativo de São Carlos/SC, e dá outras providências”.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/348/projeto_de_resolucao_n.o_007-2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/348/projeto_de_resolucao_n.o_007-2023.docx</t>
   </si>
   <si>
     <t>“Altera o § 3º do Art. 2º da Resolução n.º 5, de 12 de dezembro de 2018, em relação às hipóteses de concessão da Comenda de Mérito Artístico”</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/377/projeto_de_resolucao_n.o_008_de_2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/377/projeto_de_resolucao_n.o_008_de_2023.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Comenda de Mérito Artístico a Associação Coral Porto dos Cantadores e a realização de sessão solene.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/378/projeto_de_resolucao_n.o_009_de_2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/378/projeto_de_resolucao_n.o_009_de_2023.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Comenda de Mérito Artístico ao Grupo de Danças Folclóricas Alemãs Edelweis e a realização de sessão solene.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/379/projeto_de_resolucao_n.o_010_de_2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/379/projeto_de_resolucao_n.o_010_de_2023.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Comenda de Mérito Artístico ao Grupo Cultural de Danças Folclóricas Alemãs Zu Der Heimath e a realização de sessão solene.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/380/projeto_de_resolucao_n.o_011_de_2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/380/projeto_de_resolucao_n.o_011_de_2023.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de Comenda de Mérito Artístico ao Centro de Tradições Gaúchas (CTG) Amigos da Querência e a realização de sessão solene”.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>PSU</t>
   </si>
   <si>
     <t>PROJETO SUBSTITUTIVO</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Substitutivo n.º 1/2023 ao Projeto de Lei Complementar n.º 5/2023, proposto pela Comissão de Legislação, Justiça e Redação Final.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/367/substitutivo_-_projeto_de_lei_ordinaria_n.o_024-2022.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/367/substitutivo_-_projeto_de_lei_ordinaria_n.o_024-2022.docx</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal n.º 843, de 29 de junho de 1999, que Dispõe sobre o parcelamento do solo urbano ou com destinação urbana no Município de São Carlos”.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/427/substitutivo_-_projeto_de_lei_complementar_n.o_016-2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/427/substitutivo_-_projeto_de_lei_complementar_n.o_016-2023.docx</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei Complementar n.º 016/2023 “Promove alterações no que tange ao nível dos profissionais de educação física no plano de cargos e carreiras, cria vagas e dá outras providências”.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>José Noimar Mai</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/233/indicacao_001_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/233/indicacao_001_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo efetue a contratação de seguranças para as creches do Município, e, dentro das possibilidades, para os demais centros de educação. Sugere-se a contratação preferencial de policiais da reserva.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>Carmo Riffel</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/238/indicacao_002_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/238/indicacao_002_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por intermédio do Departamento Municipal de Estradas e Rodagens – DMER efetue a manutenção da estrada de Linha São João no sentido “Alto Moraes”, da propriedade de Germano Stein até a propriedade de Geovani Richter.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/248/indicacao_003_2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/248/indicacao_003_2023.docx</t>
   </si>
   <si>
     <t>: Que o Poder Executivo, por intermédio da Secretaria Municipal de Obras e Serviços Públicos, efetue adequações nas bocas-de-lobo em ruas cujas estruturas de escoamento de águas pluviais originam grandes depressões nas vias, isto é, estão em um nível muito abaixo em relação à superfície das vias, principalmente aquelas que receberam nova camada asfáltica. Algumas das ruas que podem ser elencadas são a Rua do Comércio, Avenida Santa Catarina, Rua Padre Anchieta, Rua Rui Barbosa e Aloísio Stoffel.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/250/indicacao_004_2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/250/indicacao_004_2023.docx</t>
   </si>
   <si>
     <t>Que o departamento competente do Poder Executivo Estadual adote providências, para avaliação e/ou perícia na SC-160, na extensão de São Carlos ao Município de Saudades, para efetuar levantamento das causas e a posterior manutenção das inúmeras depressões que a via apresenta. Além disso, sugere-se a limpeza da sarjeta e roçadas das margens.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_005_2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_005_2023.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio do Departamento Municipal de Estradas e Rodagens – DMER, efetue a pavimentação asfáltica do acesso a Escola Municipal Professor Mário Xavier dos Santos, em Linha São João. Além disso, solicita-se a implantação de redutor de velocidade físico (lombada) ao lado da referida instituição de ensino.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_006_2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_006_2023.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize melhorias na infraestrutura da Unidade de Saúde Vereador Luiz Arsênio Sander, localizada em Linha São João, contemplando a construção com banheiro externo.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/255/indicacao_007_2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/255/indicacao_007_2023.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adote providências para que seja viabilizada a concessão do campo de futebol suíço do Bairro Cristo Rei, para associação esportiva.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/259/indicacao_008_2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/259/indicacao_008_2023.docx</t>
   </si>
   <si>
     <t>Que a Fundação Cultural de São Carlos realize trabalho de pesquisa e resgate histórico, no sentido de identificar a origem e a motivação da nomenclatura dos logradouros do Município de São Carlos.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/263/indicacao_009_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/263/indicacao_009_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da Secretaria de Obras e Serviços Públicos, efetue a pavimentação asfáltica ou com pedras irregulares, na Rua Guanabara, no Balneário de Pratas, com a devida construção de passeio público, ou, no mínimo a britagem da via.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/264/indicacao_010_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/264/indicacao_010_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio do departamento de trânsito, adote providências para implantação de semáforo no cruzamento da Avenida Presidente Kennedy com a Rua Olavo Bilac, cujo funcionamento pode ser normal em horários de pico e nos demais horários em modo intermitente.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Tiani Marschall Sackser</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/265/indicacao_011_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/265/indicacao_011_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adote providências e/ou realize a apresentação de projeto de lei para concessão de isenção do Imposto Predial e Territorial Urbano - IPTU sobre imóvel integrante do patrimônio de portadores de doenças consideradas graves, ou que tenham dependentes nesta condição.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/267/indicacao_012_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/267/indicacao_012_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, mais especificamente a Secretaria Municipal de Educação, adote providências para a implantação de placas solares nas instituições de ensino administradas pelo Município de São Carlos.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_013_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_013_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, adote providências para realização de obras, visando o prolongamento da ciclovia, às margens da Avenida dos Estados, no Balneário de Pratas, de modo que chegue, no mínimo, até a Rua Rio Grande do Sul.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Sidirléia Argenta Assmann</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/270/indicacao_014_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/270/indicacao_014_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio da Secretaria Municipal de Juventude, Esporte e Lazer, disponibilize novamente à população, treinos de voleibol que eram ofertados no Bairro Olaria.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/284/indicacao_015_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/284/indicacao_015_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras e Serviços Públicos, efetue a manutenção ou realize a implantação de novo pavimento asfáltico na Rua Sete Setembro.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/285/indicacao_016_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/285/indicacao_016_2023.pdf</t>
   </si>
   <si>
     <t>Que o Governo Estadual de Santa Catarina adote providências para acelerar a obra de revitalização e duplicação de trechos da SC-283 de São Carlos a Palmitos. Além disso, requer-se que sejam realizados periodicamente trabalhos de operações conhecidas como “tapa-buracos”.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Sidney José Breier</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/286/indicacao_017_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/286/indicacao_017_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio do departamento competente, efetue melhorias na “Prainha” do Balneário de Pratas, contemplando também a limpeza e eventuais adequações de acessibilidade.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/287/indicacao_018_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/287/indicacao_018_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo do Municipal, por intermédio do departamento competente, efetue a manutenção do ginásio de Linha Bela Vista, realizando a manutenção e/ou troca das estruturas danificadas do telhado da referida edificação.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/290/indicacao_019_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/290/indicacao_019_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio da Secretaria de Obras e Serviços Públicos, efetue a retirada das lixeiras às margens SC-283, junto à parada de ônibus em frente à entrada para Linha São José, transferindo-as para o outro lado da rua, isto é, na via rural.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/291/indicacao_020_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/291/indicacao_020_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adote providências para a construção de, no mínimo, uma rampa de skate, em lugares como Balneário de Pratas ou junto ao Ginásio Municipal Hélio dos Anjos Ortiz.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/293/indicacao_021_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/293/indicacao_021_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adote providências para a cessão de imóvel a Rede Feminina de Combate ao Câncer – RFCC de São Carlos, visando à construção de uma sede para a entidade.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/307/indicacao_022_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/307/indicacao_022_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal inclua no benefício de horas-máquinas concedido aos produtores rurais, os serviços de pequenas escavadeiras e caminhões para transporte de esterco, utilizado como fertilizante.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>Que o Poder Executivo Estadual adote providências para a concessão da revisão geral dos vencimentos dos servidores da Secretaria Estadual de Educação, que foram congelados.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_024_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_024_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio do departamento de trânsito, adote providências para implantação de uma lombada eletrônica no cruzamento da Rua Monteiro Lobato com a Rua La Sale.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/327/indicacao_025_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/327/indicacao_025_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal efetue a destinação de mapas impressos do Município, das comunidades, dos bairros, viários e hidrográficos, para as escolas municipais.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal efetua limpeza, incluindo o corte da vegetação em área de propriedade do Município, nas proximidades dos pavilhões da indústria Ogochi, no Bairro Frigorífico.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/340/indicacao_027_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/340/indicacao_027_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio da Secretaria Municipal de Agricultura e Meio Ambiente e/ou mediante parcerias, adote providências para a implantação de um viveiro público municipal, visando a produção de mudas nativas, exóticas e de flores.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/341/indicacao_028_2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/341/indicacao_028_2023.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da Secretaria de Obras e Serviços Públicos, efetue instalação de sistema de iluminação pública com lâmpadas de Led, no Loteamento Imperial.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/342/indicacao_029_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/342/indicacao_029_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da Secretaria de Obras e Serviços Públicos, realize uma ampliação do pavimento com pedras irregulares junto ao centro comunitário de Linha Alto São Pedro, de, no mínimo, 100 (cem) metros.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/343/indicacao_030_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/343/indicacao_030_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adote providências para a instalação de faixa de pedestres elevada em frente à Delegacia de Polícia Civil, situada na Avenida Santa Catarina.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/349/indicacao_031_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/349/indicacao_031_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adote providências para a troca de telhado no ginásio de Linha Baixo Aguinhas, bem como realize melhorias na instalação elétrica.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_032_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_032_2023.pdf</t>
   </si>
   <si>
     <t>Que, se aprovado o Projeto de Lei Ordinária n.º 021/2023, que visa autorização legislativa para o Poder Executivo Municipal realizar operação de crédito de até R$ 8.000.000,00 (oito milhões de reais), sejam aplicados recursos para construção de ginásio de esportes ou centro de eventos nas localidades de Linha Moraes e Linha Centro Aguinhas, incluindo permuta de área de terra com a Mitra Diocesana para viabilizar as construções.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_033_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_033_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio da Secretaria de Obras e Serviços Públicos, efetue a restauração e a conclusão do pavimento asfáltico da Rua Cândido Rosseto, no Bairro Olaria.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/362/indicacao_034_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/362/indicacao_034_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal efetue melhorias no ginásio de esportes de Linha Bela Vista, no tocante à instalação de caixa d’água, e a manutenção dos banheiros no que diz respeito ao sistema hidráulico-sanitário e sua capacidade.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_035_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_035_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize a substituição das lixeiras localizadas próximo a Ponte Jorge Lacerda, a Bica d’água no Balneário de Pratas e na entrada da Linha São José, adotando as do modelo container.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adote providências em benefício aos moradores de Linha Chapecó, efetuando a retomada da coleta de lixo, instalação de lixeiras para coleta seletiva e a pavimentação com pedras irregulares (calçamento) junto ao centro comunitário.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize investimentos acerca de praças públicas do Município. Sugere-se a instalação de cercado na Praça Arnoldo Stahl e a implantação de praça junto ao Loteamento Patagônia.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_038_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_038_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adote providências em relação à infraestrutura urbana do Município quanto aos seguintes itens:Realização de pintura, incluindo a prévia manutenção de partes danificadas no portal turístico do Município, tais como substituição de madeiras, vidros e telhas danificadas;Remoção e/ou alteração de faixas de pedestres mal implantadas, sendo elas em frente ao Altar da Pátria, na Rua do Comércio, e em frente a Epagri, na Avenida Santa Catarina.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_040_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_040_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Excelentíssimo Senhor Jerry Comper, Secretário de Infraestrutura e Mobilidade do Estado de Santa Catarina, para que adote providências que possibilitem o Município de São Carlos ser atendido pela Coordenadoria Regional da SIE de Chapecó.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_041_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_041_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo adote providências para que os trabalhadores, terceirizados ou não, ao realizarem a limpeza da vegetação às margens das vias, por exemplo, com roçadeiras e similares, utilizem tela de proteção para que resíduos sólidos sejam contidos não atinjam os arredores, incluindo veículos estacionados e também pedestres.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/403/indicacao_042_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/403/indicacao_042_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da Secretaria de Obras e Serviços Públicos, efetue a limpeza a adote providências necessárias para a manutenção do cemitério municipal situado em Linha Centro Aguinhas.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_043_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_043_2023.pdf</t>
   </si>
   <si>
     <t>Que os Poderes Executivo Municipal e /ou Estadual, por intermédio do departamento competente, adotem providências para implantação de refúgio ou estrutura rodoviária similar em frente ao Autoposto Campo Verde, de modo a possibilitar que os condutores de veículos que almejam adentrar ao pátio do estabelecimento possam aguardar em área da via destinada a essa finalidade.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/405/indicacao_044_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/405/indicacao_044_2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal conceda reajuste aos Professores de Educação Física lotados na Secretaria Municipal de Juventude, Esporte e Lazer, visando elevação do nível de vencimentos, equivalentes ao nível IV do Grupo 7, do Anexo II – Tabela de Vencimentos dos Servidores Efetivos, constante na Lei Complementar n.º 2, de 26 de março de 2018.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/416/indicacao_045_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/416/indicacao_045_2023.pdf</t>
   </si>
   <si>
     <t>Que propõe que o Que o Poder Executivo do Municipal aplique recursos a serem devolvidos pelo Poder Legislativo, no montante inicial de R$ 200.000,00 (duzentos mil reais) nos seguintes itens: Manutenção dos telhados das edificações cedidas pelo Município para fins comerciais; Manutenção de estradas rurais, incluindo tubulação e pontes.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/237/requerimento_001_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/237/requerimento_001_2023.pdf</t>
   </si>
   <si>
     <t>Seja convocado o Secretário Municipal de Administração, Finanças e Planejamento, senhor Ivan Pedro Bonissoni, para prestar esclarecimentos ao Plenário, acerca de supostos atos irregulares praticados na Secretaria Municipal de Saúde, no período de 2017 a 2020, em relação ao encaminhamento de exames, que são objeto no Processo Judicial n.º 5000629.91.2022.8.24.0059. Salienta-se que este assunto já foi mencionado várias vezes pelo vereador José Noimar Mai, que inclusive fez solicitação semelhante por meio do Requerimento n.º 010, de 18 de abril de 2022</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/240/requerimento_002_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/240/requerimento_002_2023.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício ao Prefeito Municipal, solicitando esclarecimentos acerca das obras de pavimentação com pedras irregulares no Loteamento Morada do Sol, no Balneário de Pratas. Questiona-se quanto às obras estarem ou não concluídas, e na hipótese de não estarem concluídas, o que falta para a conclusão da obra. Indaga-se, ainda, se há um problema de ordem legal que impede ou dificulta os trabalhos de pavimentação na referida localidade e/ou para entrega definitiva e formal.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/241/requerimento_003_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/241/requerimento_003_2023.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício ao Prefeito Municipal, solicitando a cópia integral dos processos licitatórios relativos à Tomada de Preços para contratação de obras e serviços de engenharia de números 16/2022 e 19/2022, relacionados à reforma e/ou construção de cabeceiras de ponte na Rua Monteiro Lobato. Solicita-se que juntamente com os processos licitatórios, sejam fornecidos todos os documentos relacionados, tais como contratos e seus respectivos aditivos, ordens de compra, empenhos, comprovantes de liquidações e pagamentos.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>Seja enviado ofício ao Prefeito Municipal, solicitando que seja fornecido relatório dos serviços executados pela AUTO MECÂNICA IVAL LTDA ao Município de São Carlos nos anos de 2022 e 2023, discriminando os serviços executados e/ou peças fornecidas, máquinas e equipamentos objetos de manutenção, e os valores pagos.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/249/requerimento_005_2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/249/requerimento_005_2023.docx</t>
   </si>
   <si>
     <t>Seja enviado Ofício a Foz do Chapecó Energia S.A., convidando representante para participar de sessão ordinária da Câmara, para que sejam prestados esclarecimentos acerca do funcionamento da sirene e alerta de quando do aumento do volume da vazão da Usina Hidrelétrica Foz do Chapecó.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/260/requerimento_006_2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/260/requerimento_006_2023.docx</t>
   </si>
   <si>
     <t>Seja enviado ofício ao Prefeito Municipal, solicitando esclarecimentos acerca da rescisão dos contratos de estágio firmados em fevereiro de 2023. Indaga-se quanto à motivação, se esta foi por recomendação do Ministério Público de Santa Catarina ou por iniciativa própria do Chefe do Poder Executivo. Sendo recomendação do Ministério Público, solicita-se cópia do documento pelo qual foi manifestado o posicionamento do MPSC.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/268/requerimento_007_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/268/requerimento_007_2023.pdf</t>
   </si>
   <si>
     <t>Seja alterado o Calendário de Sessões da Câmara, para que a sessão ordinária prevista para o dia 24 de abril de 2023 seja antecipada para o dia 20 de abril, às 19h00.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/274/requerimento_008_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/274/requerimento_008_2023.pdf</t>
   </si>
   <si>
     <t>Seja alterado o Calendário de Sessões da Câmara, para que a sessão ordinária prevista para o dia 8 de maio de 2023 seja antecipada para o dia 4 de maio, às 19h00.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/282/requerimento_009_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/282/requerimento_009_2023.pdf</t>
   </si>
   <si>
     <t>pelo qual solicitou o desarquivamento e a retramitação dos projetos de Lei Ordinária do Poder Legislativo n.º 3 e n.º 4 do ano de 2020, nos termos do Art. 138, Parágrafo único, do Regimento Interno.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/283/requerimento_010_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/283/requerimento_010_2023.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício ao Chefe do Poder Executivo, solicitando informações relativas à contratação de empresa para prestação de serviços de segurança nas unidades escolares, incluindo a disponibilização de: Cópia do processo de contratação da empresa em evidência, contratos e documentos correlativos; Documentos dos profissionais contratados pela empresa, contemplando também os relativos à formação, carga horária e modalidade dos cursos; Certidão de antecedentes criminais; Exames toxicológicos.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/319/requerimento_011_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/319/requerimento_011_2023.pdf</t>
   </si>
   <si>
     <t>Seja enviado Ofício ao Chefe do Poder Executivo, solicitando informações acerca da obra de pavimentação asfáltica de estrada rural, em Linha São João. Incialmente, solicita-se a informação dos valores licitados._x000D_
 Além disso, solicita-se informações acerca da operação de crédito de R$ 2.800.000,00 (dois milhões e oitocentos mil reais), contratada pelo Município. Requer-se que seja informado:_x000D_
 • se o Município possui recursos financeiros em caixa, que são oriundos da referida operação de crédito;_x000D_
 • o saldo devedor;_x000D_
 • relatório das parcelas remanescentes, com o valor cada uma;_x000D_
 • relatório das parcelas pagas, discriminando amortização e juros.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/320/requerimento_012_2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/320/requerimento_012_2023.docx</t>
   </si>
   <si>
     <t>Seja alterado o Calendário de Sessões da Câmara, para que a sessão ordinária prevista para o dia 26 de junho de 2023, seja antecipada para o dia 23 de junho, às 18h30.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/322/requerimento_013_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/322/requerimento_013_2023.pdf</t>
   </si>
   <si>
     <t>Seja realizada audiência pública para análise e debate do Projeto de Lei Ordinária n.º 024/2022, do Poder Executivo Municipal, que “Altera a Lei Municipal n.º 843, de 29 de junho de 1999, que dispõe sobre o parcelamento do solo urbano ou com destinação urbana no Município de São Carlos, e dá outras providências”.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/326/requerimento_014_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/326/requerimento_014_2023.pdf</t>
   </si>
   <si>
     <t>Licença não remunerada para tratar de assuntos particulares, prevista no Art. 21, inciso III, da Lei Orgânica Municipal e Art. 93, inciso II, do Regimento Interno, pelo prazo de 60 (sessenta) dias, de 1º de Agosto de 2023 a 30 de setembro de 2023.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/332/requerimento_015_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/332/requerimento_015_2023.pdf</t>
   </si>
   <si>
     <t>Seja convocado o Prefeito Municipal, para que, juntamente com equipe técnica do Município de São Carlos, participe de sessão da Câmara para explanar e tirar dúvidas dos parlamentares acerca do Projeto de Lei Ordinária n.º 021/2023 que “Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências”.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/333/requerimento_016_2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/333/requerimento_016_2023.docx</t>
   </si>
   <si>
     <t>Seja alterado o Calendário de Sessões da Câmara, visando à inclusão de mais uma sessão ordinária, a ser realizada em 14 de Julho de 2023, às 19h00.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/339/requerimento_017_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/339/requerimento_017_2023.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício ao Chefe do Poder Executivo, solicitando relatório, referente ao atual mandato, acerca de: quantidade de tubos que foram colocados nas estradas do interior e bairros; metros quadrados de calçamento e pavimentação asfáltica construídos foram feitos; quais projetos que estão prontos para execução.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/353/requerimento_018_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/353/requerimento_018_2023.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício ao Chefe do Poder Executivo Municipal, solicitando relatório da movimentação financeira do Fundo Municipal de Desenvolvimento Local de São Carlos – FMDL, instituído pela Lei Municipal n.º 1.776, 08 de setembro 2015, que “Dispõe sobre o Conselho de Desenvolvimento Local do Município de São Carlos, Instituição do Fundo Municipal e dá outras providências”, esclarecendo as devidas aplicações.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/358/requerimento_019_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/358/requerimento_019_2023.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício convidando a empresa VINICIUS RIBEIRO - ARQUITETURA, PLANEJAMENTO E MOBILIDADE URBANA LTDA, inscrita no CNPJ sob o n.º 22.036.326/0001-01, responsável pela elaboração do projeto de revisão do Plano Diretor do Município de São Carlos, contratada pelo Processo Licitatório n.º 113/2021 na modalidade Tomada de Preços n.º 019/2021, para participar de reunião, na Câmara de Vereadores de São Carlos, em dia e hora previamente acordados, visando esclarecer dúvidas acerca do trabalho desenvolvido.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/381/requerimento_020_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/381/requerimento_020_2023.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício a Caixa Econômica Federal, solicitando documentos relativos a possível operação de crédito que o Município de São Carlos pretende realizar, incluindo: Carta Consulta;Análise de Risco; Análise Técnica; Eventual documento de Aprovação da Caixa.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/392/requerimento_021_2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/392/requerimento_021_2023.docx</t>
   </si>
   <si>
     <t>Seja enviado ofício ao Chefe do Poder Executivo Municipal, solicitando a estimativa do Impacto Financeiro e Orçamentário dos Projetos de Lei Complementar de n.º 012 e n.º 013/2023.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/397/requerimento_022_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/397/requerimento_022_2023.pdf</t>
   </si>
   <si>
     <t>Seja enviado Ofício a Associação Hospitalar Pe. João Berthier, convidando o seu Diretor Administrativo, Gleno Mocelin, a participar da sessão ordinária a realizar-se no dia 23 de outubro de 2023, às 19h00, para prestar esclarecimentos acerca do motivo para o desligamento do médico Dr. Jonas Krindges</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/402/requerimento_023_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/402/requerimento_023_2023.pdf</t>
   </si>
   <si>
     <t>Seja alterado o Calendário de Sessões da Câmara, visando o adiamento da sessão ordinária prevista para o dia 06 de novembro de 2023, passando-a para o dia 16 de novembro de 2023, às 19h00.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/423/requerimento_024_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/423/requerimento_024_2023.pdf</t>
   </si>
   <si>
     <t>Seja alterado o Calendário de Sessões da Câmara, visando o adiamento da sessão ordinária prevista para o dia 18 de dezembro de 2023, passando-a para o dia 21 de dezembro de 2023, às 19h00.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/271/mocao_001_2023_-_apelo.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/271/mocao_001_2023_-_apelo.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de São Carlos, estado de Santa Catarina, APELA que realizem todos os esforços necessários, para que o “Programa Universidade Gratuita” seja disponibilizado com a efetiva oferta de bolsas de estudo a todos os estudantes catarinenses das Instituições de Ensino Superior (IES) do Estado de Santa Catarina.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/272/mocao_002_2023_-_congratulacoes.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/272/mocao_002_2023_-_congratulacoes.pdf</t>
   </si>
   <si>
     <t>Que visa a manifestação do Poder Legislativo de São Carlos, por meio de votos de louvor a Associação Hospitalar Pe. João Berthier, pelo excelente serviço prestado, desde os profissionais da saúde, contemplando médicos e equipe de enfermagem, aos serviços periféricos, tais como recepção, administração, serviços gerais e responsáveis pela alimentação dos pacientes.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/294/mocao_003_2023_-_congratulacoes_-_bancadas.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/294/mocao_003_2023_-_congratulacoes_-_bancadas.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio de votos de louvor aos estudantes das escolas municipais e das escolas estaduais situadas no município, participantes dos Jogos Escolares de Santa Catarina – JESC, que são promovidos pelo Governo do Estado por intermédio da Fesporte, em parceria com as prefeituras dos municípios sedes.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/309/mocao_004_2023_-_marco_temporal_-_bancadas.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/309/mocao_004_2023_-_marco_temporal_-_bancadas.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de São Carlos, atendendo à sugestão do vereador José Cléo Kunst, estado de Santa Catarina, se manifesta hipotecando solidariedade aos produtores rurais e apelando ao Senado Federal pela aprovação Projeto de Lei n.º 490, que “Regulamenta o art. 231 da Constituição Federal, para dispor sobre o reconhecimento, a demarcação, o uso e a gestão de terras indígenas; e altera as Leis nºs 11.460, de 21 de março de 2007, 4.132, de 10 de setembro de 1962, e 6.001, de 19 de dezembro de 1973”, e, ainda, apelando ao Supremo Tribunal Federal – STF, para que no julgamento do Recurso Extraordinário (RE) 1017365, com repercussão geral, que discute se data da promulgação da Constituição Federal (5/10/1988) deve ser adotada como marco temporal para definição da ocupação tradicional da terra por indígenas, o STF se manifeste a favor do Marco Temporal.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/310/mocao_005_2023_-_congratulacoes_-_bancadas.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/310/mocao_005_2023_-_congratulacoes_-_bancadas.docx</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio de votos de louvor a Polícia Militar de Águas de Chapecó, comandada pelo 2º Sargento Ivan da Silva Aguiar, pelo excelente trabalho realizado em prol da segurança pública em nossa região, juntamente com a Polícia Militar de São Carlos, com destaque para a atuação em recentes ocorrências no dia 26/05/2023, em que, ao sair do turno de trabalho, membros da guarnição da PM de Águas de Chapecó efetuaram a abordagem de responsável por furto no interior de Águas de Chapecó, que resultou na consequente prisão do mesmo, e no dia 02/06/2023, que resultou na apreensão de 90 kg (quilogramas) de drogas.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/311/mocao_006_2023_-_pesar_-_bancadas.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/311/mocao_006_2023_-_pesar_-_bancadas.docx</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de Maria Elena Wagner, falecida em 08 de junho.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/324/mocao_007_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/324/mocao_007_2023.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de São Carlos, estado de Santa Catarina, atendendo proposição dos vereadores do MDB, manifesta-se hipotecando solidariedade ao Deputado Valdir Cobalchini e repudiando a política adotada pelo Governo Federal, por meio dos Ministérios da Agricultura e da Fazenda em relação ao aumento considerável das importações de leite, afetando aos produtores de leite do Estado de Santa Catarina.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/335/mocao_008_2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/335/mocao_008_2023.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de São Carlos, estado de Santa Catarina, manifesta-se em apoio à aprovação do PL./0007/2023, de autoria do Deputado Padre Pedro Baldissera, que “Institui a Política Estadual Catarinense de fornecimento gratuito de medicamentos formulados de derivado vegetal à base de canabidiol, e seus derivados e análogos sintéticos, para fins medicinais, nas unidades de saúde pública estadual e privada conveniada ao Sistema Único de Saúde – SUS”.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>José Cléo Kunst</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/336/mocao_009_2023_-_pesar.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/336/mocao_009_2023_-_pesar.docx</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de Francisco Ludwig, morador de Linha Navegantes, falecido em 26 de junho de 2023.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/350/mocao_011-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/350/mocao_011-2023.pdf</t>
   </si>
   <si>
     <t>: A Câmara de Vereadores de São Carlos, estado de Santa Catarina, manifesta-se favorável ao Projeto de Lei de Iniciativa Popular que está sendo viabilizado pelo Sindicato dos Trabalhadores em Educação de Santa Catarina – SINTE/SC e Fórum dos Servidores Públicos Estaduais para revogação da nova redação dada ao § 2º, I, do artigo 17 da Lei Complementar n.º 412/2008, pela Lei Complementar n.º 773/2021.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de São Carlos, estado de Santa Catarina, APELA ao Congresso Nacional pela urgência na tramitação e aprovação do Projeto de Decreto Legislativo n.º 151/2023, de autoria da Deputada Federal Carolina De Toni, que almeja sustar efeitos da alteração da alíquota de imposto de importação de leite e outros promovida pela Resolução GECEX n.º 353/2022.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/359/mocao_013_2023_-_pesar_-_bancadas.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/359/mocao_013_2023_-_pesar_-_bancadas.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de Célia Zart Riffel, falecida em 24 de agosto.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/360/mocao_014_2023_-_pesar.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/360/mocao_014_2023_-_pesar.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de Lívia Schmitz, falecida em 18 de agosto, filha de Marlon Felipe Schmitz e Jussara Narcizo dos Santos.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/366/mocao_015_2023_-_pesar.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/366/mocao_015_2023_-_pesar.pdf</t>
   </si>
   <si>
     <t>Que visa a manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de Erminda Jolástica Franz, falecida em 29 de agosto.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/382/mocao_016_2023_-_pesar.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/382/mocao_016_2023_-_pesar.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de Orélio Boniatti, falecido no dia 13 de setembro, pai da senhora Miria Maria Boniatti Rigotti, que atuou como vereadora, Presidente da Câmara e Vice-Prefeita do Município de São Carlos.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/383/mocao_017_2023_-_pesar.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/383/mocao_017_2023_-_pesar.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de Elma Berger de Souza, esposa do Ex-prefeito municipal, senhor Carlos Spalding de Souza, falecida no dia 14 de setembro, em Roca Sales, Rio Grande do Sul.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/385/mocao_018_2023_-_congratulacoes.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/385/mocao_018_2023_-_congratulacoes.docx</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio de votos de louvor a Secretaria Municipal de Educação, especialmente, a Escola Municipal Professor Mário Xavier dos Santos e ao Centro de Educação Infantil Municipal – CEIM Criança Feliz, parabenizando direção, professores, servidores e alunos pelos projetos selecionados para integrar o Banco de Boas Práticas Municipais, que é uma iniciativa da FECAM, CIGA, EGEM, CINCATARINA e ARIS.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/386/mocao_019_2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/386/mocao_019_2023.docx</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de São Carlos, estado de Santa Catarina, APELA a Câmara de Deputados Federais e ao Senado Federal que se posicionem oficialmente contrários à Procedência da ADPF nº 442 que tramita perante o Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/389/mocao_020_2023_-_congratulacoes.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/389/mocao_020_2023_-_congratulacoes.pdf</t>
   </si>
   <si>
     <t>Que visa a manifestação do Poder Legislativo de São Carlos, por meio de votos de louvor ao Instituto Federal de Santa Catarina – IFSC, pelos seus 10 (dez) anos de atuação no Município de São Carlos.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>Que visa a manifestação do Poder Legislativo de São Carlos, por meio de votos de louvor a todos os órgãos, entidades e voluntários que auxiliaram a população ribeirinha de nosso Município que foi atingida pela enchente que assolou nossa região.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/420/mocao_022_2023_-_apelo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/420/mocao_022_2023_-_apelo.docx</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de São Carlos, Estado de Santa Catarina, APELA ao Congresso Nacional, ao Ministério da Agricultura e Abastecimento, a Assembleia Legislativa do Estado de Santa Catarina – ALESC e ao Governo do Estado, para que intervenham visando a implantação e/ou mudanças de políticas para auxiliar a  atividade da  bovinocultura leiteira, inclusive, por meio de linhas de crédito e repactuações de dívidas vencidas e/ou ajuizadas, visando um prazo de carência de no mínimo 3 (três) anos, abatimento juros e multas, e ampliação de prazo para amortização, para que os produtores possam  manter sua atividade.Manifesta-se, ainda, a Câmara Municipal, APOIANDO ao Projeto de Lei n.º 550, de 2022, do Senador Álvaro Dias, do Podemos/PR, que “Dispõe sobre o alongamento de dívidas de crédito rural, e dá outras providências”.Aproveita-se a oportunidade, para sugerir que a proposição seja aprimorada, ampliando o rol de operações de crédito, alterando a data limite em que foram contratadas, haja</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/421/mocao_023_2023_-_pesar.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/421/mocao_023_2023_-_pesar.docx</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de Renito José Thiesen, ex-vereador da Sexta Legislatura (1973/1977) e Sétima Legislatura (1977/1983) do Município de São Carlos–SC, que veio a falecer no dia 20 de novembro de 2023, em Cunhataí – Santa Catarina.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/422/mocao_024_2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/422/mocao_024_2023.docx</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares da Sra. Delci Weber Kuhn, mãe do ex-vereador, ex-presidente desta Casa Legislativa e Ex-prefeito municipal, senhor Cleomar Weber Kuhn, falecida no dia 02 de dezembro, em São Carlos, Santa Catarina.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/424/mocao_025_2023_-_congratulacoes_-_bancadas.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/424/mocao_025_2023_-_congratulacoes_-_bancadas.docx</t>
   </si>
   <si>
     <t>Que visa a manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de louvor a Associação São Carlos Futsal – ASCF, pela conquista da Vice-Campeonato da Liga Catarinense de Futsal – Série Prata, e pelos expressivos resultados que a ASCF vem conquistando, colocando em evidência o nome do Município de São Carlos.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/425/mocao_026_2023_-_congratulacoes_-_bancadas.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/425/mocao_026_2023_-_congratulacoes_-_bancadas.docx</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de louvor a Rede Feminina de Combate ao Câncer – RFCC de São Carlos pelos seus 16 (dezesseis) anos de atuação, prestando um excelente e fundamental trabalho de conscientização e prevenção do câncer e apoio às mulheres e famílias que passam por esse problema. Destacam-se as campanhas Outubro Rosa e Novembro Azul, além da participação em inúmeros atividades e eventos do Município, tais como Kerbfest e campanhas de assistência social.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/426/mocao_027_2023_-_congratulacoes.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/426/mocao_027_2023_-_congratulacoes.docx</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de louvor a Fundação Cultural de São Carlos, pelos 10 (dez) anos de sua instituição, por meio da Lei Complementar n.º 4, de 29 de abril de 2013, parabenizando por todas as suas ações, tais como o apoio a realização de eventuais culturais e artísticos, a administração da Casa da Memória, da Biblioteca Municipal e da Escola de Artes Ofícios. Em síntese por todo o trabalho ao zelar pela história, cultura e artes em nosso município.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/256/projeto_de_lei_complementar_n.o_001-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/256/projeto_de_lei_complementar_n.o_001-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da Lei Complementar Municipal n.º 002/2018, e dá outras providências”.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/257/projeto_de_lei_complementar_n.o_002-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/257/projeto_de_lei_complementar_n.o_002-2023.pdf</t>
   </si>
   <si>
     <t>“Altera o Nível do cargo de Secretário de Escola e o número de vagas previstas na Lei Complementar n.º 002/2018”.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_complementar_n.o_003-2023_-_nova_redacao.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_complementar_n.o_003-2023_-_nova_redacao.pdf</t>
   </si>
   <si>
     <t>“Cria cargos na Lei Complementar Municipal n.º 002/2018 e dá outras providências”.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_complementar_n.o_004-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_complementar_n.o_004-2023.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal n.º 1.820, de 13 de dezembro de 2017, a qual define e regulamenta os benefícios eventuais no âmbito da política municipal de assistência social, e dá outras providências”.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_complementar_n.o_005-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_complementar_n.o_005-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão geral dos vencimentos dos servidores públicos e dos subsídios dos agentes políticos, e dá outras providências”.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_complementar_n.o_006-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_complementar_n.o_006-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da Lei Complementar Municipal n.º 02/2018, dá outras providências”</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/303/projeto_de_lei_complementar_n.o_007-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/303/projeto_de_lei_complementar_n.o_007-2023.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal n.º 1.7587, de 07 de novembro de 2014, retificando as confrontações da Servidão Egon Werlang”</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/304/projeto_de_lei_complementar_n.o_008-2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/304/projeto_de_lei_complementar_n.o_008-2023.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a extinção de cargos no âmbito da Administração Pública Municipal, e dá outras providências”</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/337/projeto_de_lei_complementar_n.o_009-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/337/projeto_de_lei_complementar_n.o_009-2023.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar n.º 002, de 18 de agosto de 2021, e dá outras providências”.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/361/projeto_de_lei_complementar_n.o_010-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/361/projeto_de_lei_complementar_n.o_010-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre reajuste do vale-alimentação aos servidores públicos, e dá outras providências”.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/356/projeto_de_lei_complementar_n.o_011-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/356/projeto_de_lei_complementar_n.o_011-2023.pdf</t>
   </si>
   <si>
     <t>“Altera o Estatuto dos Servidores Públicos do Município, das Autarquias e Fundações, dispõe sobre o estágio probatório dos servidores em cargo efetivo, cria gratificações e dá outras providências”.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/374/projeto_de_lei_complementar_n.o_012-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/374/projeto_de_lei_complementar_n.o_012-2023.pdf</t>
   </si>
   <si>
     <t>“Altera Nível de vencimentos da Lei Complementar Municipal n.º 2, de 26 de março de 2018 e dá outras providências” (Agentes Comunitários de Saúde).</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/387/projeto_de_lei_complementar_n.o_013-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/387/projeto_de_lei_complementar_n.o_013-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a organização administrativa do Poder Executivo do Município de São Carlos em relação ao Piso Salarial Nacional estabelecido para os Profissionais do Magistério”.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/390/projeto_de_lei_complementar_n.o_014-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/390/projeto_de_lei_complementar_n.o_014-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização para instituir turno único no Poder Executivo Municipal, e dá outras providências”</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/406/projeto_de_lei_complementar_n.o_015-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/406/projeto_de_lei_complementar_n.o_015-2023.pdf</t>
   </si>
   <si>
     <t>“Altera nível de vencimentos da Lei Complementar Municipal n.º 2/2018, e dá outras providências”</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/419/projeto_de_lei_complementar_n.o_016-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/419/projeto_de_lei_complementar_n.o_016-2023.pdf</t>
   </si>
   <si>
     <t>“Promove alterações no que tange ao nível dos profissionais de educação física no plano de cargos e carreiras, cria vagas e dá outras providências”.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/428/projeto_de_lei_complementar_n.o_017-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/428/projeto_de_lei_complementar_n.o_017-2023.pdf</t>
   </si>
   <si>
     <t>“Altera o Estatuto dos servidores públicos do Município de São Carlos, das autarquias e fundações (Lei Complementar n.º 9, de 02 de setembro de 2013, em relação ao estágio probatório dos servidores em cargo efetivo, cria gratificações e dá outras providências”.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>PLOPL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_ordinaria_n._001_2023_-_do_poder_legislativo.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_ordinaria_n._001_2023_-_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>“Estabelece normas sobre segurança escolar e vigilância eletrônica nas instituições de ensino mantidas pelo Município de São Carlos/SC, e dá outras providências”.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/429/projeto_de_lei_ordinaria_n._002_2023_-_do_poder_legislativo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/429/projeto_de_lei_ordinaria_n._002_2023_-_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>Declara a Associação Empresarial de São Carlos – ACISC como entidade de utilidade pública.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_ordinaria_n._003_2023_-_do_poder_legislativo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_ordinaria_n._003_2023_-_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>Declara a Câmara de Dirigentes Lojistas - CDL de São Carlos como entidade de utilidade pública.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>PLCPL</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO PODER LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/372/projeto_de_lei_complementar_n._001_2023_-_do_poder_legislativo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/372/projeto_de_lei_complementar_n._001_2023_-_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>Atualiza o valor do Auxílio Alimentação concedido aos servidores públicos do Poder Legislativo Municipal e Altera a Lei Complementar Municipal n.º 7, de 06 de Julho de 2018, que “Institui o auxílio-alimentação, de natureza indenizatória, no âmbito do Poder Legislativo Municipal de São Carlos”.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/252/veto_no_001-2023__oportunidade_jovem.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/252/veto_no_001-2023__oportunidade_jovem.pdf</t>
   </si>
   <si>
     <t>Mensagem de veto integral ao Projeto de Lei Ordinária nº 028/ 2022 que “Institui o Programa Municipal Oportunidade Jovem e dispõe sobre a concessão de estágios no âmbito da Administração Pública Municipal, e dá outras providências”.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/273/emenda_supressiva_n.o_001-2023_-_projeto_de_lei_complementar_n.o_003-2023.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/273/emenda_supressiva_n.o_001-2023_-_projeto_de_lei_complementar_n.o_003-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva n.º 001/2023 ao Projeto de Lei Complementar n.º 003/2023.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/329/emenda_supressiva_n.o_002-2023_-_projeto_de_lei_complementar_n.o_008-2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/329/emenda_supressiva_n.o_002-2023_-_projeto_de_lei_complementar_n.o_008-2023.docx</t>
   </si>
   <si>
     <t>Emenda Supressiva n.º 002/2023 ao Projeto de Lei Complementar n.º 008/2023.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>EMENDA ADITIVA</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/234/emenda_aditiva_n.o_001-2023_-_projeto_de_lei_ordinaria_n.o_028-2022.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/234/emenda_aditiva_n.o_001-2023_-_projeto_de_lei_ordinaria_n.o_028-2022.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n.º 001/2023 ao Projeto de Lei Ordinária n.º 028/2022.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/328/emenda_aditiva_n.o_002-2023_-_projeto_de_lei_complementar_n.o_007-2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/328/emenda_aditiva_n.o_002-2023_-_projeto_de_lei_complementar_n.o_007-2023.docx</t>
   </si>
   <si>
     <t>Emenda Aditiva n.º 002/2023 ao Projeto de Lei Complementar n.º 007/2023.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/396/emenda_aditiva_n.o_003-2023_-_projeto_de_lei_ordinaria_n.o_021-2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/396/emenda_aditiva_n.o_003-2023_-_projeto_de_lei_ordinaria_n.o_021-2023.docx</t>
   </si>
   <si>
     <t>Emenda Aditiva n.º 003/2023 ao Projeto de Lei Ordinária n.º 021/2023.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/413/emenda_aditiva_n.o_004-2023_-_projeto_de_lei_ordinaria_n.o_021-2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/413/emenda_aditiva_n.o_004-2023_-_projeto_de_lei_ordinaria_n.o_021-2023.docx</t>
   </si>
   <si>
     <t>Emenda Aditiva n.º 004/2023 ao Projeto de Lei Ordinária n.º 021/2023 que “Revisa e altera o Plano Diretor Participativo de São Carlos/SC, e dá outras providências”.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/414/emenda_aditiva_n.o_005-2023_-_projeto_de_lei_ordinaria_n.o_011-2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/414/emenda_aditiva_n.o_005-2023_-_projeto_de_lei_ordinaria_n.o_011-2023.docx</t>
   </si>
   <si>
     <t>Emenda Aditiva n.º 005/2023 ao Projeto de Lei Ordinária n.º 011/2023que “Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências”.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/261/emenda_modificativa_n.o_001-2023_-_projeto_de_lei_ordinaria_n.o_008-2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/261/emenda_modificativa_n.o_001-2023_-_projeto_de_lei_ordinaria_n.o_008-2023.docx</t>
   </si>
   <si>
     <t>Emenda Modificativa n.º 01/2023 ao Projeto de Lei Ordinária n.º 008/2023.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/345/emenda_modificativa_n.o_002-2023_-_projeto_de_lei_complementar_n.o_012-2022.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/345/emenda_modificativa_n.o_002-2023_-_projeto_de_lei_complementar_n.o_012-2022.docx</t>
   </si>
   <si>
     <t>Emenda Modificativa n.º 002/2023 relativa ao Projeto de Lei Complementar n.º 012/2022.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/395/emenda_modificativa_n.o_003-2023_-_projeto_de_lei_ordinaria_n.o_021-2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/395/emenda_modificativa_n.o_003-2023_-_projeto_de_lei_ordinaria_n.o_021-2023.docx</t>
   </si>
   <si>
     <t>Emenda Modificativa n.º 003/2023 ao Projeto de Lei Ordinária n.º 021/2023.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/399/emenda_modificativa_n.o_004-2023_-_projeto_de_lei_ordinaria_n.o_038-2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/399/emenda_modificativa_n.o_004-2023_-_projeto_de_lei_ordinaria_n.o_038-2023.docx</t>
   </si>
   <si>
     <t>Emenda Modificativa n.º 04/2023 ao Projeto de Lei Ordinária n.º 038/2023;</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/400/emenda_modificativa_n.o_005-2023_-_projeto_de_lei_complementar_n.o_014-2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/400/emenda_modificativa_n.o_005-2023_-_projeto_de_lei_complementar_n.o_014-2023.docx</t>
   </si>
   <si>
     <t>Emenda Modificativa n.º 05/2023 ao Projeto de Lei Complementar n.º 014/2023;</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/415/emenda_modificativa_n.o_006-2023_-_projeto_de_lei_ordinaria_n.o_011-2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/415/emenda_modificativa_n.o_006-2023_-_projeto_de_lei_ordinaria_n.o_011-2023.docx</t>
   </si>
   <si>
     <t>Emenda Modificativa n.º 006/2023 ao Projeto de Lei Ordinária n.º 011/2023 que “Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências”.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/417/emenda_modificativa_n.o_007-2023_-_projeto_de_lei_ordinaria_n.o_045-2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/417/emenda_modificativa_n.o_007-2023_-_projeto_de_lei_ordinaria_n.o_045-2023.docx</t>
   </si>
   <si>
     <t>Emenda Modificativa n.º 007/2023 ao Projeto de Lei Ordinária n.º 045/2023 que “Autoriza o Poder Executivo a aderir ao Programa Mais Médicos, a conceder auxílio moradia e alimentação, e dá outras providências”.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/317/proposta_de_emenda_a_lei_organica_n.o_001-2023.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/317/proposta_de_emenda_a_lei_organica_n.o_001-2023.docx</t>
   </si>
   <si>
     <t>“Altera o § 1º, do Art. 21, da Lei Orgânica do Município de São Carlos, em relação a hipótese de convocação de suplente de vereador”.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>NOVA REDAÇÃO AO PROJETO</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/330/nova_redacao_-_projeto_de_lei_003-2020_do_poder_legislativo.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/330/nova_redacao_-_projeto_de_lei_003-2020_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Nova Redação ao Projeto de Lei Ordinária do Poder Legislativo n.º 3/2020 que “Dispõe sobre a proibição da queima, soltura e acionamento de fogos de artifício, rojões e artefatos pirotécnicos que produzam estampido”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2315,68 +2315,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/235/projeto_de_lei_ordinaria_n.o_001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_ordinaria_n.o_002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_ordinaria_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_ordinaria_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_ordinaria_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_ordinaria_no_006.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_de_lei_ordinaria_n.o_007-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/251/projeto_de_lei_ordinaria_n.o_008-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/375/projeto_de_lei_ordinaria_n.o_009-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_ordinaria_n.o_010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_ordinaria_n.o_011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_lei_ordinaria_n.o_012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_ordinaria_n.o_013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/292/projeto_de_lei_ordinaria_n.o_014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/305/projeto_de_lei_ordinaria_n.o_015-2023.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/306/projeto_de_lei_ordinaria_n.o_016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/312/projeto_de_lei_ordinaria_n.o_019-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/313/projeto_de_lei_ordinaria_n.o_020-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_de_lei_ordinaria_n.o_021-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_de_lei_ordinaria_n.o_023-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/325/projeto_de_lei_ordinaria_n.o_024-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/338/projeto_de_lei_ordinaria_n.o_025-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/346/projeto_de_lei_ordinaria_n.o_026-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/347/projeto_de_lei_ordinaria_n.o_027-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/352/projeto_de_lei_ordinaria_n.o_028-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/357/projeto_de_lei_ordinaria_n.o_029-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/368/projeto_de_lei_ordinaria_n.o_031-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/369/projeto_de_lei_ordinaria_n.o_032-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/370/projeto_de_lei_ordinaria_n.o_033-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/371/projeto_de_lei_ordinaria_n.o_034-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/376/projeto_de_lei_ordinaria_n.o_035-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/384/projeto_de_lei_ordinaria_n.o_036-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/388/projeto_de_lei_ordinaria_n.o_037-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_de_lei_ordinaria_n.o_038-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_lei_ordinaria_n.o_039-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/407/projeto_de_lei_ordinaria_n.o_040-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_ordinaria_n.o_042-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_lei_ordinaria_n.o_043-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/410/projeto_de_lei_ordinaria_n.o_044-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_ordinaria_n.o_045-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/412/projeto_de_lei_ordinaria_n.o_046-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_de_lei_ordinaria_n.o_047-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/239/projeto_de_resolucao_n.o_001-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_resolucao_n.o_002-2023_-_certo.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/288/projeto_de_resolucao_n.o_003-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_de_resolucao_n.o_004-2023_-_auxilio_combustivel.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/316/projeto_de_resolucao_n.o_005-2023.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_resolucao_n.o_006-2023.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/348/projeto_de_resolucao_n.o_007-2023.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/377/projeto_de_resolucao_n.o_008_de_2023.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/378/projeto_de_resolucao_n.o_009_de_2023.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/379/projeto_de_resolucao_n.o_010_de_2023.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/380/projeto_de_resolucao_n.o_011_de_2023.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/367/substitutivo_-_projeto_de_lei_ordinaria_n.o_024-2022.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/427/substitutivo_-_projeto_de_lei_complementar_n.o_016-2023.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/233/indicacao_001_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/238/indicacao_002_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/248/indicacao_003_2023.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/250/indicacao_004_2023.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_005_2023.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_006_2023.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/255/indicacao_007_2023.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/259/indicacao_008_2023.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/263/indicacao_009_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/264/indicacao_010_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/265/indicacao_011_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/267/indicacao_012_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_013_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/270/indicacao_014_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/284/indicacao_015_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/285/indicacao_016_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/286/indicacao_017_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/287/indicacao_018_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/290/indicacao_019_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/291/indicacao_020_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/293/indicacao_021_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/307/indicacao_022_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_024_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/327/indicacao_025_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/340/indicacao_027_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/341/indicacao_028_2023.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/342/indicacao_029_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/343/indicacao_030_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/349/indicacao_031_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_032_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_033_2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/362/indicacao_034_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_035_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_038_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_040_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_041_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/403/indicacao_042_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_043_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/405/indicacao_044_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/416/indicacao_045_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/237/requerimento_001_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/240/requerimento_002_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/241/requerimento_003_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/249/requerimento_005_2023.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/260/requerimento_006_2023.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/268/requerimento_007_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/274/requerimento_008_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/282/requerimento_009_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/283/requerimento_010_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/319/requerimento_011_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/320/requerimento_012_2023.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/322/requerimento_013_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/326/requerimento_014_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/332/requerimento_015_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/333/requerimento_016_2023.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/339/requerimento_017_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/353/requerimento_018_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/358/requerimento_019_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/381/requerimento_020_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/392/requerimento_021_2023.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/397/requerimento_022_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/402/requerimento_023_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/423/requerimento_024_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/271/mocao_001_2023_-_apelo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/272/mocao_002_2023_-_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/294/mocao_003_2023_-_congratulacoes_-_bancadas.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/309/mocao_004_2023_-_marco_temporal_-_bancadas.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/310/mocao_005_2023_-_congratulacoes_-_bancadas.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/311/mocao_006_2023_-_pesar_-_bancadas.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/324/mocao_007_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/335/mocao_008_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/336/mocao_009_2023_-_pesar.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/350/mocao_011-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/359/mocao_013_2023_-_pesar_-_bancadas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/360/mocao_014_2023_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/366/mocao_015_2023_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/382/mocao_016_2023_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/383/mocao_017_2023_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/385/mocao_018_2023_-_congratulacoes.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/386/mocao_019_2023.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/389/mocao_020_2023_-_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/420/mocao_022_2023_-_apelo.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/421/mocao_023_2023_-_pesar.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/422/mocao_024_2023.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/424/mocao_025_2023_-_congratulacoes_-_bancadas.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/425/mocao_026_2023_-_congratulacoes_-_bancadas.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/426/mocao_027_2023_-_congratulacoes.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/256/projeto_de_lei_complementar_n.o_001-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/257/projeto_de_lei_complementar_n.o_002-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_complementar_n.o_003-2023_-_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_complementar_n.o_004-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_complementar_n.o_005-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_complementar_n.o_006-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/303/projeto_de_lei_complementar_n.o_007-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/304/projeto_de_lei_complementar_n.o_008-2023.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/337/projeto_de_lei_complementar_n.o_009-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/361/projeto_de_lei_complementar_n.o_010-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/356/projeto_de_lei_complementar_n.o_011-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/374/projeto_de_lei_complementar_n.o_012-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/387/projeto_de_lei_complementar_n.o_013-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/390/projeto_de_lei_complementar_n.o_014-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/406/projeto_de_lei_complementar_n.o_015-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/419/projeto_de_lei_complementar_n.o_016-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/428/projeto_de_lei_complementar_n.o_017-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_ordinaria_n._001_2023_-_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/429/projeto_de_lei_ordinaria_n._002_2023_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_ordinaria_n._003_2023_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/372/projeto_de_lei_complementar_n._001_2023_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/252/veto_no_001-2023__oportunidade_jovem.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/273/emenda_supressiva_n.o_001-2023_-_projeto_de_lei_complementar_n.o_003-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/329/emenda_supressiva_n.o_002-2023_-_projeto_de_lei_complementar_n.o_008-2023.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/234/emenda_aditiva_n.o_001-2023_-_projeto_de_lei_ordinaria_n.o_028-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/328/emenda_aditiva_n.o_002-2023_-_projeto_de_lei_complementar_n.o_007-2023.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/396/emenda_aditiva_n.o_003-2023_-_projeto_de_lei_ordinaria_n.o_021-2023.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/413/emenda_aditiva_n.o_004-2023_-_projeto_de_lei_ordinaria_n.o_021-2023.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/414/emenda_aditiva_n.o_005-2023_-_projeto_de_lei_ordinaria_n.o_011-2023.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/261/emenda_modificativa_n.o_001-2023_-_projeto_de_lei_ordinaria_n.o_008-2023.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/345/emenda_modificativa_n.o_002-2023_-_projeto_de_lei_complementar_n.o_012-2022.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/395/emenda_modificativa_n.o_003-2023_-_projeto_de_lei_ordinaria_n.o_021-2023.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/399/emenda_modificativa_n.o_004-2023_-_projeto_de_lei_ordinaria_n.o_038-2023.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/400/emenda_modificativa_n.o_005-2023_-_projeto_de_lei_complementar_n.o_014-2023.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/415/emenda_modificativa_n.o_006-2023_-_projeto_de_lei_ordinaria_n.o_011-2023.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/417/emenda_modificativa_n.o_007-2023_-_projeto_de_lei_ordinaria_n.o_045-2023.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/317/proposta_de_emenda_a_lei_organica_n.o_001-2023.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/330/nova_redacao_-_projeto_de_lei_003-2020_do_poder_legislativo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/235/projeto_de_lei_ordinaria_n.o_001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_ordinaria_n.o_002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_ordinaria_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_ordinaria_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_ordinaria_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_ordinaria_no_006.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_de_lei_ordinaria_n.o_007-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/251/projeto_de_lei_ordinaria_n.o_008-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/375/projeto_de_lei_ordinaria_n.o_009-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_ordinaria_n.o_010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_ordinaria_n.o_011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_lei_ordinaria_n.o_012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_ordinaria_n.o_013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/292/projeto_de_lei_ordinaria_n.o_014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/305/projeto_de_lei_ordinaria_n.o_015-2023.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/306/projeto_de_lei_ordinaria_n.o_016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/312/projeto_de_lei_ordinaria_n.o_019-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/313/projeto_de_lei_ordinaria_n.o_020-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_de_lei_ordinaria_n.o_021-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_de_lei_ordinaria_n.o_023-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/325/projeto_de_lei_ordinaria_n.o_024-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/338/projeto_de_lei_ordinaria_n.o_025-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/346/projeto_de_lei_ordinaria_n.o_026-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/347/projeto_de_lei_ordinaria_n.o_027-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/352/projeto_de_lei_ordinaria_n.o_028-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/357/projeto_de_lei_ordinaria_n.o_029-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/368/projeto_de_lei_ordinaria_n.o_031-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/369/projeto_de_lei_ordinaria_n.o_032-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/370/projeto_de_lei_ordinaria_n.o_033-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/371/projeto_de_lei_ordinaria_n.o_034-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/376/projeto_de_lei_ordinaria_n.o_035-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/384/projeto_de_lei_ordinaria_n.o_036-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/388/projeto_de_lei_ordinaria_n.o_037-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_de_lei_ordinaria_n.o_038-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_lei_ordinaria_n.o_039-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/407/projeto_de_lei_ordinaria_n.o_040-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_ordinaria_n.o_042-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_lei_ordinaria_n.o_043-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/410/projeto_de_lei_ordinaria_n.o_044-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_ordinaria_n.o_045-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/412/projeto_de_lei_ordinaria_n.o_046-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_de_lei_ordinaria_n.o_047-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/239/projeto_de_resolucao_n.o_001-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_resolucao_n.o_002-2023_-_certo.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/288/projeto_de_resolucao_n.o_003-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_de_resolucao_n.o_004-2023_-_auxilio_combustivel.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/316/projeto_de_resolucao_n.o_005-2023.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_resolucao_n.o_006-2023.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/348/projeto_de_resolucao_n.o_007-2023.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/377/projeto_de_resolucao_n.o_008_de_2023.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/378/projeto_de_resolucao_n.o_009_de_2023.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/379/projeto_de_resolucao_n.o_010_de_2023.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/380/projeto_de_resolucao_n.o_011_de_2023.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/367/substitutivo_-_projeto_de_lei_ordinaria_n.o_024-2022.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/427/substitutivo_-_projeto_de_lei_complementar_n.o_016-2023.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/233/indicacao_001_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/238/indicacao_002_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/248/indicacao_003_2023.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/250/indicacao_004_2023.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_005_2023.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_006_2023.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/255/indicacao_007_2023.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/259/indicacao_008_2023.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/263/indicacao_009_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/264/indicacao_010_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/265/indicacao_011_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/267/indicacao_012_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_013_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/270/indicacao_014_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/284/indicacao_015_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/285/indicacao_016_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/286/indicacao_017_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/287/indicacao_018_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/290/indicacao_019_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/291/indicacao_020_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/293/indicacao_021_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/307/indicacao_022_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_024_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/327/indicacao_025_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/340/indicacao_027_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/341/indicacao_028_2023.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/342/indicacao_029_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/343/indicacao_030_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/349/indicacao_031_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_032_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_033_2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/362/indicacao_034_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_035_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_038_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_040_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_041_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/403/indicacao_042_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_043_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/405/indicacao_044_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/416/indicacao_045_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/237/requerimento_001_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/240/requerimento_002_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/241/requerimento_003_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/249/requerimento_005_2023.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/260/requerimento_006_2023.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/268/requerimento_007_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/274/requerimento_008_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/282/requerimento_009_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/283/requerimento_010_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/319/requerimento_011_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/320/requerimento_012_2023.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/322/requerimento_013_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/326/requerimento_014_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/332/requerimento_015_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/333/requerimento_016_2023.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/339/requerimento_017_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/353/requerimento_018_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/358/requerimento_019_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/381/requerimento_020_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/392/requerimento_021_2023.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/397/requerimento_022_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/402/requerimento_023_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/423/requerimento_024_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/271/mocao_001_2023_-_apelo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/272/mocao_002_2023_-_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/294/mocao_003_2023_-_congratulacoes_-_bancadas.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/309/mocao_004_2023_-_marco_temporal_-_bancadas.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/310/mocao_005_2023_-_congratulacoes_-_bancadas.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/311/mocao_006_2023_-_pesar_-_bancadas.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/324/mocao_007_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/335/mocao_008_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/336/mocao_009_2023_-_pesar.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/350/mocao_011-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/359/mocao_013_2023_-_pesar_-_bancadas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/360/mocao_014_2023_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/366/mocao_015_2023_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/382/mocao_016_2023_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/383/mocao_017_2023_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/385/mocao_018_2023_-_congratulacoes.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/386/mocao_019_2023.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/389/mocao_020_2023_-_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/420/mocao_022_2023_-_apelo.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/421/mocao_023_2023_-_pesar.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/422/mocao_024_2023.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/424/mocao_025_2023_-_congratulacoes_-_bancadas.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/425/mocao_026_2023_-_congratulacoes_-_bancadas.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/426/mocao_027_2023_-_congratulacoes.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/256/projeto_de_lei_complementar_n.o_001-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/257/projeto_de_lei_complementar_n.o_002-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_complementar_n.o_003-2023_-_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_complementar_n.o_004-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_complementar_n.o_005-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_complementar_n.o_006-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/303/projeto_de_lei_complementar_n.o_007-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/304/projeto_de_lei_complementar_n.o_008-2023.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/337/projeto_de_lei_complementar_n.o_009-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/361/projeto_de_lei_complementar_n.o_010-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/356/projeto_de_lei_complementar_n.o_011-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/374/projeto_de_lei_complementar_n.o_012-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/387/projeto_de_lei_complementar_n.o_013-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/390/projeto_de_lei_complementar_n.o_014-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/406/projeto_de_lei_complementar_n.o_015-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/419/projeto_de_lei_complementar_n.o_016-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/428/projeto_de_lei_complementar_n.o_017-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_ordinaria_n._001_2023_-_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/429/projeto_de_lei_ordinaria_n._002_2023_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_ordinaria_n._003_2023_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/372/projeto_de_lei_complementar_n._001_2023_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/252/veto_no_001-2023__oportunidade_jovem.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/273/emenda_supressiva_n.o_001-2023_-_projeto_de_lei_complementar_n.o_003-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/329/emenda_supressiva_n.o_002-2023_-_projeto_de_lei_complementar_n.o_008-2023.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/234/emenda_aditiva_n.o_001-2023_-_projeto_de_lei_ordinaria_n.o_028-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/328/emenda_aditiva_n.o_002-2023_-_projeto_de_lei_complementar_n.o_007-2023.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/396/emenda_aditiva_n.o_003-2023_-_projeto_de_lei_ordinaria_n.o_021-2023.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/413/emenda_aditiva_n.o_004-2023_-_projeto_de_lei_ordinaria_n.o_021-2023.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/414/emenda_aditiva_n.o_005-2023_-_projeto_de_lei_ordinaria_n.o_011-2023.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/261/emenda_modificativa_n.o_001-2023_-_projeto_de_lei_ordinaria_n.o_008-2023.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/345/emenda_modificativa_n.o_002-2023_-_projeto_de_lei_complementar_n.o_012-2022.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/395/emenda_modificativa_n.o_003-2023_-_projeto_de_lei_ordinaria_n.o_021-2023.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/399/emenda_modificativa_n.o_004-2023_-_projeto_de_lei_ordinaria_n.o_038-2023.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/400/emenda_modificativa_n.o_005-2023_-_projeto_de_lei_complementar_n.o_014-2023.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/415/emenda_modificativa_n.o_006-2023_-_projeto_de_lei_ordinaria_n.o_011-2023.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/417/emenda_modificativa_n.o_007-2023_-_projeto_de_lei_ordinaria_n.o_045-2023.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/317/proposta_de_emenda_a_lei_organica_n.o_001-2023.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2023/330/nova_redacao_-_projeto_de_lei_003-2020_do_poder_legislativo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H190"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="50.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="54.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="150.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="149.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>