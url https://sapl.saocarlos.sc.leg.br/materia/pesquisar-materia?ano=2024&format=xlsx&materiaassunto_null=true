--- v0 (2025-12-11)
+++ v1 (2026-06-06)
@@ -54,1464 +54,1464 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>Rudi Miguel Sander</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/431/projetos_de_lei_ordinaria_n.o_001-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/431/projetos_de_lei_ordinaria_n.o_001-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a transferência de bem imóvel, baixa no patrimônio, e dá outras providências”.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/448/projeto_de_lei_ordinaria_n.o_002-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/448/projeto_de_lei_ordinaria_n.o_002-2024.pdf</t>
   </si>
   <si>
     <t>“Regulamenta o art. 12, inciso IX, da Lei Orgânica do Município de São Carlos/SC, dispondo sobre a Política de Habitação de Interesse Social, o Conselho Municipal de Habitação de Interesse Social e o Fundo Municipal de Habitação de Interesse Social”.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/432/projetos_de_lei_ordinaria_n.o_003-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/432/projetos_de_lei_ordinaria_n.o_003-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a constituição do Serviço de Inspeção Municipal - SIM e os procedimentos para acesso ao serviço de inspeção sanitária de estabelecimentos que produzam bebidas e alimentos de origem animal e vegetal para comercialização no Município de São Carlos, e dá outras providências”.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/433/projetos_de_lei_ordinaria_n.o_004-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/433/projetos_de_lei_ordinaria_n.o_004-2024.pdf</t>
   </si>
   <si>
     <t>“Ratifica as alterações realizadas no Contrato de Consórcio Público do Consórcio Intermunicipal de Desenvolvimento Econômico, Social e Meio Ambiente - CIDEMA, e dá outras providências”.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/435/projetos_de_lei_ordinaria_n.o_005-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/435/projetos_de_lei_ordinaria_n.o_005-2024.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo Municipal a firmar Termo de Fomento com Organização da Sociedade Civil-OSC”.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/440/projeto_de_lei_ordinaria_n.o_006-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/440/projeto_de_lei_ordinaria_n.o_006-2024.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a municipalizar trechos da SC 283 e SC 160 situadas no Município de São Carlos/SC, e dá outras providências”;</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/457/projeto_de_lei_ordinaria_n.o_007-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/457/projeto_de_lei_ordinaria_n.o_007-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência de bem imóvel, baixa no patrimônio, e dá outras providências”.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/478/projeto_de_lei_ordinaria_n.o_008-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/478/projeto_de_lei_ordinaria_n.o_008-2024.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a celebrar termo de fomento com a Associação das Invernadas Artísticas e Campeira do CTG Amigos da Querência, e dá outras providências”.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/479/projeto_de_lei_ordinaria_n.o_009-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/479/projeto_de_lei_ordinaria_n.o_009-2024.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a celebrar termo de fomento com o Grupo de Danças Folclóricas Alemãs Edelweis, e dá outras providências”.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/480/projeto_de_lei_ordinaria_n.o_010-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/480/projeto_de_lei_ordinaria_n.o_010-2024.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a celebrar termo de fomento com o Grupo Cultural de Danças Folclóricas Alemãs Zu Der Heimath, e dá outras providências”.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/481/projeto_de_lei_ordinaria_n.o_011-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/481/projeto_de_lei_ordinaria_n.o_011-2024.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a celebrar termo de fomento com a Sociedade Coral Porto dos Cantadores, e dá outras providências”.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/488/projeto_de_lei_ordinaria_n.o_012-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/488/projeto_de_lei_ordinaria_n.o_012-2024.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de São Carlos/SC a firmar convênio, acordo ou outro ajuste, com municípios do Rio Grande do Sul ou Estado do Rio Grande do Sul, visando à cessão de maquinário, servidores e também doação de bens (alimentícios e de necessidades básicas) aos desabrigados em decorrência das enchentes que assolam o Estado do Rio Grande do Sul”.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/489/projeto_de_lei_ordinaria_n.o_013-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/489/projeto_de_lei_ordinaria_n.o_013-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da Lei Federal n.º 1.316, de 07 de novembro de 2005, e dá outras providências”</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/504/projeto_de_lei_ordinaria_n.o_014-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/504/projeto_de_lei_ordinaria_n.o_014-2024.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa Cidade Limpa no âmbito do Município de São Carlos, e dá outras providências”</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/505/projeto_de_lei_ordinaria_n.o_015-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/505/projeto_de_lei_ordinaria_n.o_015-2024.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação Parcial ou Total de dotações orçamentárias, no valor de R$ 500.000,00 (quinhentos mil reais)”.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/522/projeto_de_lei_ordinaria_n.o_016-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/522/projeto_de_lei_ordinaria_n.o_016-2024.pdf</t>
   </si>
   <si>
     <t>“Altera a carga horária do cargo de Auxiliar de Serviços Gerais (SEG) da Fundação Cultural de São Carlos, modificando-se o Anexo IV da Lei Municipal n.º 1.844, de 17 de abril de 2019, que “Dispõe sobre a estrutura organizacional e quadro de pessoal da Fundação Cultural de São Carlos”.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/527/projeto_de_lei_ordinaria_n.o_017-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/527/projeto_de_lei_ordinaria_n.o_017-2024.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação Parcial ou Total de dotações orçamentárias, no valor de R$ 700.000,00 (setecentos mil reais).</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/528/projeto_de_lei_ordinaria_n.o_018-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/528/projeto_de_lei_ordinaria_n.o_018-2024.pdf</t>
   </si>
   <si>
     <t>"Ratifica a 3ª alteração do protocolo de intenções do Consórcio Intermunicipal de Desenvolvimento da Infraestrutura Rodoviária – CIDIR, e dá outras providências".</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/541/projeto_de_lei_ordinaria_n.o_019-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/541/projeto_de_lei_ordinaria_n.o_019-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes orçamentárias para o Exercício Financeiro do ano de 2025, e dá outras providências”.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/543/projeto_de_lei_ordinaria_n.o_020-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/543/projeto_de_lei_ordinaria_n.o_020-2024.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação Parcial ou Total de dotações orçamentárias, no valor de R$ 400.000,00 (quatrocentos mil reais)”.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/549/projeto_de_lei_ordinaria_n.o_021-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/549/projeto_de_lei_ordinaria_n.o_021-2024.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal n.º 1.805, de 10 de agosto de 2017, que “Dispõe sobre a criação do Fundo de Honorários Sucumbenciais - FHS, e dá outras providências”.”.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/546/projeto_de_lei_ordinaria_n.o_022-2024_-_digitalizado_0001.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/546/projeto_de_lei_ordinaria_n.o_022-2024_-_digitalizado_0001.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a firmar escritura pública de servidão administrativa, para acesso a imóvel alienado pelo Município e que encontra encravada, em área do Município de São Carlos/SC, e dá outras providências”.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/547/projeto_de_lei_ordinaria_n.o_023-2024_-_digitalizado_0001.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/547/projeto_de_lei_ordinaria_n.o_023-2024_-_digitalizado_0001.pdf</t>
   </si>
   <si>
     <t>“Altera o Anexo VIII, Item 12, da Lei Municipal n.º 1.980/2023, bem como o Edital de Alienação/leilão, o qual dispõe sobre a venda de parte do imóvel matriculado sob o n.º 10.948 do CRI de São Carlos/SC, e dá outras providências”.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/555/projeto_de_lei_ordinaria_n.o_023-2024_-_loa.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/555/projeto_de_lei_ordinaria_n.o_023-2024_-_loa.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita e Fixa a Despesa do Município de São Carlos para o Exercício de 2025”;</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/556/projeto_de_lei_ordinaria_n.o_024-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/556/projeto_de_lei_ordinaria_n.o_024-2024.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação Parcial ou Total de dotações orçamentárias, no valor de R$ 1.247.000,00 (um milhão duzentos e quarenta e sete mil reais)”.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/562/projeto_de_lei_ordinaria_n.o_025-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/562/projeto_de_lei_ordinaria_n.o_025-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a permissão de uso de bem público à Foz do Chapecó Energia S/A, e dá outras providências”</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/503/projeto_de_decreto_legislativo_n.o_01-2024.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/503/projeto_de_decreto_legislativo_n.o_01-2024.docx</t>
   </si>
   <si>
     <t>Aprova as Contas Anuaisdo Prefeito Municipal de São Carlos, estado de Santa Catarina, relativas ao Exercício Financeiro de 2022, e dá outras providencias.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/561/projeto_de_decreto_legislativo_n.o_02-2024.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/561/projeto_de_decreto_legislativo_n.o_02-2024.docx</t>
   </si>
   <si>
     <t>“Aprova as Contas Anuais do Prefeito Municipal de São Carlos, estado de Santa Catarina, relativas ao Exercício Financeiro de 2023, e dá outras providencias”</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/436/projeto_de_resolucao_n.o_001-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/436/projeto_de_resolucao_n.o_001-2024.pdf</t>
   </si>
   <si>
     <t>“Estabelece o Calendário das sessões ordinárias do primeiro semestre, fevereiro a junho, da 4ª Sessão Legislativa (2024), da 17ª Legislatura da Câmara de Vereadores de São Carlos, estado de Santa Catarina”.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/437/projeto_de_resolucao_n.o_002-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/437/projeto_de_resolucao_n.o_002-2024.pdf</t>
   </si>
   <si>
     <t>“Altera o § 1º, do art. 5º, da Resolução n.º 4, de 27 de junho de 2023, em relação ao rol de veículos automotores que possam ser utilizados para fins de concessão de auxílio combustível, no âmbito do Poder Legislativo de São Carlos.”</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/495/projeto_de_resolucao_n.o_003-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/495/projeto_de_resolucao_n.o_003-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de Diploma de Honra ao Mérito a Ogochi Menswear e a realização de sessão solene”.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/500/projeto_de_resolucao_n.o_004-2024.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/500/projeto_de_resolucao_n.o_004-2024.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de Diploma de Honra ao Mérito ao 42º Grupo Escoteiro General Osório de São Carlos e a realização de sessão solene”.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/511/projeto_de_resolucao_n.o_005-2024.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/511/projeto_de_resolucao_n.o_005-2024.docx</t>
   </si>
   <si>
     <t>“Estabelece diretrizes de organização processual em observância ao princípio da segregação de funções, no âmbito Poder Legislativo do Município de São Carlos - SC”.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/512/projeto_de_resolucao_n.o_006-2024_-_agente_de_contratacao_-_equipe_apoio.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/512/projeto_de_resolucao_n.o_006-2024_-_agente_de_contratacao_-_equipe_apoio.docx</t>
   </si>
   <si>
     <t>“Regulamenta o disposto no § 3º do art. 8º da Lei nº 14.133, de 1º de abril de 2021, Lei de Licitações e Contratos Administrativos, dispondo sobre as regras para a atuação do agente de contratação e da equipe de apoio, sobre funcionamento da comissão de contratação e sobre a atuação dos gestores e fiscais de contratos, no âmbito do Poder Legislativo de São Carlos – SC”.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/513/projeto_de_resolucao_n.o_7-2024_-_pesquisa_de_preco.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/513/projeto_de_resolucao_n.o_7-2024_-_pesquisa_de_preco.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre o procedimento administrativo para a realização de pesquisa de preços para a aquisição de bens e contratação de serviços em geral, no âmbito do Poder Legislativo para os procedimentos licitatórios e de contratação direta nos moldes da lei 14.133/21”.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/514/projeto_de_resolucao_n.o_8-2024_-_pronto_pagamento.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/514/projeto_de_resolucao_n.o_8-2024_-_pronto_pagamento.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre o procedimento para pequenas compras e prestação de serviços de pronto pagamento, estabelecido pela lei federal nº 14.133/2021, no âmbito da Câmara de Vereadores de São Carlos – SC”.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/</t>
   </si>
   <si>
     <t>“Regulamenta a elaboração do Estudo Técnico Preliminar (ETP), a elaboração do Termo de Referência (TR) para a aquisição de bens e a contratação de serviços e obras e o inciso VII do caput do art. 12 da Lei nº 14.133, de 1º de abril de 2021, para dispor sobre o Plano de Contratações Anual (PCA) no âmbito do Poder Legislativo de São Carlos/SC”.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/516/projeto_de_resolucao_n.o_10-2024_-_dispensa_fisica.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/516/projeto_de_resolucao_n.o_10-2024_-_dispensa_fisica.docx</t>
   </si>
   <si>
     <t>“Regulamenta a Dispensa de Licitação, na forma física, de que trata a Lei Federal nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo do Município de São Carlos/SC”.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/517/projeto_de_resolucao_n.o_11-2024_-_dispensa_eletronica.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/517/projeto_de_resolucao_n.o_11-2024_-_dispensa_eletronica.docx</t>
   </si>
   <si>
     <t>“Regulamenta a Dispensa de Licitação, na forma eletrônica, de que trata a Lei Federal nº 14.133, de 1º de abril de 2021, e institui o Sistema de Dispensa Eletrônica, no âmbito do Poder Legislativo do Município de São Carlos/SC”.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/518/projeto_de_resolucao_n.o_12-2024_-_artigos_comuns_e_luxo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/518/projeto_de_resolucao_n.o_12-2024_-_artigos_comuns_e_luxo.docx</t>
   </si>
   <si>
     <t>“Regulamenta o disposto no artigo 20 da Lei nº 14.133, de 1º de abril de 2021, para estabelecer o enquadramento dos bens de consumo adquiridos para suprir as demandas nas categorias de qualidade de comum e de luxo no âmbito do Poder Legislativo do Município de São Carlos/SC”.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>Sidney José Breier</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/519/projeto_de_resolucao_n.o_013-2024.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/519/projeto_de_resolucao_n.o_013-2024.docx</t>
   </si>
   <si>
     <t>“Estabelece o Calendário das sessões ordinárias do segundo semestre (julho a dezembro), da 4ª Sessão Legislativa (2024), da 17ª Legislatura da Câmara de Vereadores de São Carlos, estado de Santa Catarina”.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/538/projeto_de_resolucao_n.o_014-2024_1.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/538/projeto_de_resolucao_n.o_014-2024_1.pdf</t>
   </si>
   <si>
     <t>Autoriza a devolução e/ou transferências de bens móveis e equipamentos_x000D_
 de inservíveis do patrimônio da Câmara Municipal de São Carlos, estado_x000D_
 de Santa Catarina, ao Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/557/projeto_de_resolucao_n.o_015-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/557/projeto_de_resolucao_n.o_015-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição de denominação da Sala de Sessões da Câmara de Vereadores de São Carlos, estado de Santa Catarina”.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Tiani Marschall Sackser</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/461/indicacao_001_2024.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/461/indicacao_001_2024.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize a construção de churrasqueira junto ao Ginásio Municipal situado na localidade de Linha São Sebastião.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>Sidirléia Argenta Assmann</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/467/indicacao_002_2024.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/467/indicacao_002_2024.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize a contratação de profissional nutricionista (serviços ou concurso após criação do cargo) para atuar na Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>Ronei Schislenco Chaves</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/484/indicacao_003_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/484/indicacao_003_2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras e Serviços Públicos, efetue a implantação de, no mínimo, dois redutores de velocidade físicos (lombadas) na Rua Guanabara, no Balneário de Pratas.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>José Noimar Mai</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/492/indicacao_004_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/492/indicacao_004_2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adote providências em relação aos cães abandonados no Município, a fim de castrá-los e posteriormente serem destinados à doação e/ou acolhimento.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/494/indicacao_005_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/494/indicacao_005_2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras e Serviços Públicos, efetue a manutenção ou adequação do sistema de escoamento de águas pluviais, isto é, tubulação, próximo a Delegacia de Polícia Civil, sentido Rua XV de Novembro. Justifica-se a indicação, tendo em vista que foi instalada tubulação maior, ou seja, incompatível com o sistema existente, resultando em inundação de edificações, mais especificamente, do Centro de Convivência de Idosos Tia Lá Lá.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/506/indicacao_006_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/506/indicacao_006_2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adote providências, visando à instalação de banheiros externos junto às unidades de saúde situadas no Bairro Cristo Rei e Linha São João. Quanto à unidade de saúde do Bairro Cristo Rei, também é necessária a construção de telhado e/ou estrutura para abrigo.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/507/indicacao_007_2024.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/507/indicacao_007_2024.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, realize a implantação de toldo e/ou abrigo para aguardar ônibus em frente ao Condomínio Vale das Águas e em frente ao CEIM Criança Feliz.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/508/indicacao_008_2024.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/508/indicacao_008_2024.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo do Municipal adote providências para implantação de sistema de iluminação próximo ao centro comunitário de Linha Bela Vista, na SC-160 e na estrada geral no sentido ao cemitério da comunidade e no sentido a Linha São Sebastião, com a utilização de luminárias de LED.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/525/indicacao_009_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/525/indicacao_009_2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adote providências para que, havendo legalidade, a emenda parlamentar de R$ 200.000,00 (duzentos mil reais), encaminhada ao Município de São Carlos pelo Deputado Federal Ismael dos Santos, depositada em 23 de maio de 2024, seja destinada a Associação Hospitalar Pe. João Bertiher.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/551/indicacao_010_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/551/indicacao_010_2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal adote providências para a pintura das faixas de pedestres na Avenida dos Estados no Balneário de Pratas.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/552/indicacao_011_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/552/indicacao_011_2024.pdf</t>
   </si>
   <si>
     <t>Que o Governo Estadual de Santa Catarina, por intermédio da Secretaria de Estado da Infraestrutura e Mobilidade, adote providências para que sejam realizados periodicamente trabalhos de operações conhecidas como “tapa-buracos” no trecho da SC-283 de Águas de Chapecó a Palmitos, assim como na SC-160, no trecho de São Carlos a Saudades.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_012_2024.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_012_2024.docx</t>
   </si>
   <si>
     <t>“Que o Poder Executivo Municipal adote providências para realizar a manutenção da bomba de água da cisterna do ginásio de Linha Bela Vista, assim como a substituição da caixa d’água do aludido ginásio, tendo em vista que estourou, possivelmente por estar ressecada pelo tempo em que se encontrava vazia.Indica-se ainda, a realização de reforma nos banheiros, especialmente do forro, assim como para instalação de um sistema hidráulico com água potável para os banheiros e/ou vestiários, incluindo instalação de chuveiros, lavatórios, e bebedouro no ginásio.”</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>Carmo Riffel</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/559/indicacao_013_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/559/indicacao_013_2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio da empresa que está realizando obra de asfaltamento em Linha São Sebastião, adote providências para que seja utilizado material mais fino, como pó de brita, para o travamento de pedras que atualmente estão na via, no trecho do centro comunitário até onde há a entrada para a estrada que passa ao lado do campo de futebol da comunidade;</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_014_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_014_2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo e/ou a Câmara Municipal, quando da apresentação de projeto de lei para de instituição de denominação de logradouros, contemple entre os nomes propostos “Helma Regina Majolo”.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/443/requerimento_001_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/443/requerimento_001_2024.pdf</t>
   </si>
   <si>
     <t>Seja enviado Ofício ao Secretário Municipal de Saúde, senhor Thiago Mezzomo, solicitando esclarecimentos acerca do número de cirurgias eletivas realizadas no ano de 2023, assim como o número de pessoas que ainda aguardam ser contempladas.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/444/requerimento_002_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/444/requerimento_002_2024.pdf</t>
   </si>
   <si>
     <t>Seja enviado Ofício ao Prefeito Municipal, solicitando informações relativas às empresas contratadas e quais os valores gastos com coleta de lixo seletiva e também a coleta de resíduos encaminhados para aterro.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/445/requerimento_003_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/445/requerimento_003_2024.pdf</t>
   </si>
   <si>
     <t>Seja enviado Ofício ao Secretário Municipal de Assistência e Promoção Social, senhor Eloi Maia, solicitando relatório de concessão do benefício eventual denominado “auxílio-funeral”, previsto na Lei Municipal n.º 1.820, de 13 de dezembro de 2017, que “Define e regulamenta os benefícios eventuais no âmbito da Política Municipal de Assistência Social, e dá outras providências”.Solicita-se relatório dos beneficiários do referido auxílio durante o ano de 2023.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/449/requerimento_004_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/449/requerimento_004_2024.pdf</t>
   </si>
   <si>
     <t>Seja enviado Ofício ao Secretário Municipal de Administração, Finanças e Planejamento, senhor Ivan Pedro Bonissoni, solicitando relatório de todos os pavilhões e/ou salas industriais e comerciais, isto é, todos imóveis, que fazem parte do Patrimônio Público Municipal e estão cedidos a terceiros atualmente. Solicita-se, ainda, relatório do pagamento de impostos, taxas e aluguéis referentes à cessão e às operações comerciais realizadas nos imóveis cedidos, desde o início da vigência.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/450/requerimento_005_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/450/requerimento_005_2024.pdf</t>
   </si>
   <si>
     <t>Seja enviado Ofício ao Secretário Municipal de Desenvolvimento Econômico, Turismo e Eventos, solicitando cópia de prestação de contas relativas à cessão do camping do Balneário de Pratas, evidenciando se estão sendo atendidos os requisitos da concessão, autorizada pela Câmara e realizada mediante licitação. Solicita-se, ainda, apuração de eventual transmissão do direito de uso exploração do camping a terceiros, isto é, que não possuem contrato com a Administração Municipal, mas com o cessionário. Requerem-se esclarecimentos acerca da utilização das piscinas do Balneário de Pratas, que o Município detém 17%. Questiona-se sobre eventuais lucros e/ou prejuízos e se os demais integrantes da sociedade estão aportando recursos financeiros. Por fim, solicita-se prestação de contas da aplicação de R$ 90.000,00 (noventa mil reais), transferidos a Águas de Pratas Mineração Ltda, inscrita no CNPJ sob nº 83.426.304/0001-42, mediante a Lei Municipal n.º 1.852, de 24 de julho de 2019.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/452/requerimento_006_2024.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/452/requerimento_006_2024.docx</t>
   </si>
   <si>
     <t>Seja enviado Ofício ao Chefe do Poder Executivo Municipal e ao Secretário Municipal de Desenvolvimento Econômico, Turismo e Eventos, solicitando esclarecimentos sobre a ausência de iluminação pública no “calçadão” e na Prainha do Balneário de Pratas.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/458/requerimento_007_2024.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/458/requerimento_007_2024.docx</t>
   </si>
   <si>
     <t>Seja enviado Ofício ao Juiz de Direito da Comarca de São Carlos, Exmo. Dr. Édipo Costabeber, solicitando informações acerca do Mandado de Prisão n.º Mandado: 0000497-27.2019.8.24.0059.01.0001-16. Questiona-se quanto aos fatos que culminaram na emissão do referido Mandado, se tratam-se de crimes e/ou infrações contra a Administração Pública ou no exercício da função pública.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/459/requerimento_008_2024.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/459/requerimento_008_2024.docx</t>
   </si>
   <si>
     <t>Seja enviado Ofício ao Prefeito Municipal de Águas de Chapecó e ao Secretário Municipal de Saúde, também de Águas de Chapecó, solicitando relação de pacientes, que são moradores de São Carlos, mas que foram atendidos pela unidade de saúde 24 horas do referido Município, se possível, especificando os horários.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/460/requerimento_009_2024.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/460/requerimento_009_2024.docx</t>
   </si>
   <si>
     <t>Seja enviado Ofício ao Secretário Municipal de Educação solicitando informações acerca das creches do Município. Questiona-se, especialmente, quanto aos berçários, isto é, se o Município está atuando em conformidade com as diretrizes e parâmetros de educação, tanto federal como estadual, que orientam para que um professor e um auxiliar de sala sejam responsáveis pelo quantitativo de apenas 6 a 8 alunos, de 0 a 1 ano de idade.Solicita-se, ainda, que seja informada relação de profissionais por número de crianças, na referida faixa etária.Por fim, indaga-se quanto ao número de Auxiliares de Sala que já foram contratados, considerando o número total de 30 vagas.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/465/requerimento_010_2024.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/465/requerimento_010_2024.docx</t>
   </si>
   <si>
     <t>Seja enviado Ofício ao Chefe do Poder Executivo Municipal e ao Controlador Interno do Município, solicitando esclarecimentos acerca dos processos de concessão de diárias e possível violação ao Princípio Constitucional da Impessoalidade. Requer-se esclarecimentos sobre qual a justificativa para alguns servidores receberem diárias e outros somente adiantamento, que condiciona a comprovação de despesas de por meio de notas fiscais, até mesmo de um táxi, para que o servidor não acabe pagando para trabalhar.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>Seja enviado Ofício ao Chefe do Poder Executivo, solicitando esclarecimentos acerca do pavimento asfáltico de trecho da Rua do Comércio. Questiona-se quanto ao trecho a partir da esquina com a Rua Castelo Branco, sentido Linha São João, no que diz respeito à previsão da realização de obras de restauração do pavimento asfáltico da via em questão.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/471/requerimento_012_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/471/requerimento_012_2024.pdf</t>
   </si>
   <si>
     <t>Seja alterado o Calendário de Sessões da Câmara, visando a antecipação da sessão ordinária prevista para o dia 08 de abril de 2024, passando-a para o dia 03 de abril de 2024, às 19h00.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/473/requerimento_013_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/473/requerimento_013_2024.pdf</t>
   </si>
   <si>
     <t>Seja enviado Ofício ao Controlador Interno do Município, solicitando cópia dos documentos que ensejaram o pagamento e prestação de contas relativas aos Empenhos 1235 e 1397/2024, possivelmente relativos a adiantamentos.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/474/requerimento_014_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/474/requerimento_014_2024.pdf</t>
   </si>
   <si>
     <t>Seja enviado Ofício ao Presidente da Comissão Central Organizadora da Expainco, assim como para a Presidência da CDL e da ACISC, indagando se os preços praticados na arena de shows da Expainco foram devidamente aprovados pela comissão central organizadora do evento, conforme o Termo de Referência do PROCESSO LICITATÓRIO Nº 124/2023 – ADM, PREGÃO PRESENCIAL Nº 025/2023 - ADM.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/490/requerimento_015_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/490/requerimento_015_2024.pdf</t>
   </si>
   <si>
     <t>Que a Mesa Diretora realize estudo para reajuste dos subsídios dos agentes políticos do Poder Legislativo e do Poder Executivo, e, posteriormente, efetue apresentação de projeto de lei para tanto.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/491/requerimento_016_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/491/requerimento_016_2024.pdf</t>
   </si>
   <si>
     <t>Seja enviado Ofício ao Poder Executivo Municipal, solicitando informações acerca dos trabalhos realizados com o maquinário da Secretaria de Obras e Serviços Públicos, bem como daqueles serviços prestados por terceiros. Requer-se relatório, relativo aos últimos 5 (cinco) meses acerca do quantitativo de horas trabalhadas por dia por cada máquina, tanto as de propriedade do Município, como as dos prestadores de serviço contratados.No que diz respeito aos prestadores de serviço contratados, solicita-se informação dos valores pagos por hora/máquina e os totais gastos desde 1º de janeiro de 2024 até a corrente data.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/493/requerimento_017_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/493/requerimento_017_2024.pdf</t>
   </si>
   <si>
     <t>Seja convocada a senhora Simone Henn, Secretária Municipal de Assistência e Promoção Social, para participar de sessão ordinária desta Casa Legislativa, para prestar esclarecimentos acerca do cadastro de interessados a participar do programa habitacional a ser realizado pelo Município. Oportuniza-se ainda a participação de mais representantes da aludida Secretaria, caso seja julgado oportuno para elucidar a questão.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/529/requerimento_018_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/529/requerimento_018_2024.pdf</t>
   </si>
   <si>
     <t>visa a alteração do Calendário de Sessões da Câmara, visando a modificação do horário das sessões ordinárias previstas para o dia 26 de agosto de 2024 e todas as sessões marcadas para o mês de setembro de 2024, antecipando-se das 19h00 para as 14h00.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/530/requerimento_019_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/530/requerimento_019_2024.pdf</t>
   </si>
   <si>
     <t>“Seja enviado Ofício cópia de prestação de contas relativas à cessão do camping do Balneário Pratas, evidenciando se estão sendo atendidos os requisitos da concessão, autorizada pela Câmara e realizada mediante licitação. Solicita-se, ainda, apuração de eventual transmissão do direito de uso exploração do camping a terceiros, isto é, que não possuem contrato com a Administração Municipal, mas com o cessionário. Requer-se esclarecimentos acerca da utilização das piscinas do Balneário de Pratas, que o Município detém 17%. Questiona-se sobre eventuais lucros e/ou prejuízos e se os demais integrantes da sociedade estão aportando recursos financeiros. Por fim, solicita-se prestação de contas da aplicação de R$ 90.000,00 (noventa mil reais), transferidos a Águas de Pratas Mineração Ltda, inscrita no CNPJ sob nº 83.426.304/0001-42, mediante a Lei Municipal n.º 1.852, de 24 de julho de 2019”.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/531/requerimento_020_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/531/requerimento_020_2024.pdf</t>
   </si>
   <si>
     <t>“Que o vereador Presidente efetue a convocação do senhor Silvano Mayer, Secretário Municipal de Desenvolvimento Econômico, Turismo e Eventos,  para participar de sessão ordinária desta Casa Legislativa, para prestar esclarecimentos acerca das solicitações apresentadas por meio Requerimento n.º 5/2024, encaminhado ao Poder Executivo com o Ofício n.º 017/2024, para o qual se teve a resposta de que as informações pleiteadas estariam no Portal da Transparência. Contudo, a resposta não condiz com a realidade, tampouco foram prestados os esclarecimentos solicitados acerca de fiscalização e/ou prestação de contas das situações evidenciadas.”</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/532/requerimento_021_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/532/requerimento_021_2024.pdf</t>
   </si>
   <si>
     <t>Seja enviado Ofício ao Chefe do Poder Executivo_x000D_
 Municipal, solicitando esclarecimentos acerca da construção de_x000D_
 ponte junto às propriedades de Ademir Schaffer e Otto Eisele em_x000D_
 Linha Alto Aguinhas._x000D_
 Requer-se que sejam fornecidas cópias dos processos de_x000D_
 contratação relativos a obra mencionada, assim como da_x000D_
 documentação que atestou o recebimento da obra e/ou fornecimento_x000D_
 de materiais e serviços._x000D_
 Solicita-se, ainda, que sejam evidenciados os valores_x000D_
 por fornecedor, isto é, seja para estrutura de madeira, assim como_x000D_
 estrutura de pedras e/ou concreto, como o caso das cabeceiras.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/533/requerimento_022_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/533/requerimento_022_2024.pdf</t>
   </si>
   <si>
     <t>Seja enviado Ofício ao Chefe do Poder Executivo_x000D_
 Municipal, solicitando esclarecimentos acerca da construção de_x000D_
 ponte dentro da propriedade da Família Heinen, em Linha São_x000D_
 Sebastião, que foi objeto do Processo Judicial n.° 5000341-_x000D_
 12.2023.8.24.0059._x000D_
 Requer-se que sejam fornecidas cópias dos processos de_x000D_
 contratação relativos a obra mencionada, assim como da_x000D_
 documentação que atestou o recebimento da obra e/ou fornecimento_x000D_
 de materiais e serviços. Além disso, a informação de quem autorizou_x000D_
 fornecedores a prestar serviços e/ou fornecer materiais ao_x000D_
 Município._x000D_
 Solicita-se, ainda, que sejam evidenciados os valores_x000D_
 por fornecedor, isto é, seja para estrutura de madeira, assim como_x000D_
 estrutura de pedras e/ou concreto, como o caso das cabeceiras.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/534/requerimento_023_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/534/requerimento_023_2024.pdf</t>
   </si>
   <si>
     <t>Seja enviado Ofício ao Chefe do Poder Executivo_x000D_
 Municipal, solicitando esclarecimentos acerca da situação dos_x000D_
 serviços de táxi no Município de São Carlos._x000D_
 Questiona-se, principalmente, acerca da Lei Municipal_x000D_
 n.º 1.981, de 07 de agosto de 2023, que “Dispõe sobre a criação de_x000D_
 pontos para exploração de serviços de utilidade pública na_x000D_
 modalidade de transporte de passageiros por táxi, regulamenta a_x000D_
 sua utilização, e dá outras providências. Indaga-se quanto à_x000D_
 previsão de realização de processos de concessão e permissão, nos_x000D_
 termos da lei em questão._x000D_
 Ademais, solicita-se a informação de quais os pontos em_x000D_
 funcionamento de acordo com a lei.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/536/requerimento_024_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/536/requerimento_024_2024.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 185 do Regimento Interno, ADIAMENTO DA DISCUSSÃO do Projeto de Lei Ordinária n.º 017/2024 que “Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação Parcial ou Total de dotações orçamentárias, no valor de R$ 700.000,00 (setecentos mil reais)”.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/540/requerimento_025_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/540/requerimento_025_2024.pdf</t>
   </si>
   <si>
     <t>da vereadora Sidirléia Argenta Assmann, que visa à concessão de “Licença não remunerada para tratar de assuntos particulares, prevista no Art. 21, inciso III, da Lei Orgânica Municipal e Art. 93, inciso II, do Regimento Interno, pelo prazo de 30 (trinta) dias, de 1º a 30 de novembro de 2024.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/545/requerimento_026_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/545/requerimento_026_2024.pdf</t>
   </si>
   <si>
     <t>visa a alteração o Calendário de Sessões da Câmara, visando a antecipação da sessão ordinária prevista para o dia 28 de outubro de 2024, passando-a para o dia 24 de outubro de 2024, às 19h00.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/553/requerimento_027_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/553/requerimento_027_2024.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício ao Tribunal de Contas do Estado de Santa Catarina – TCE/SC, comunicando e/ou questionando acerca do registro de despesas do Poder Executivo Municipal de São Carlos em relação ao Contrato oriundo do Pregão Presencial n.º 31/2021, referente à “Contratação de empresa para execução de serviços auxiliares de limpeza pública no Município de São Carlos/SC, com fornecimento de mão de obra, ferramentas e equipamentos”.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/434/mocao_001-2024_-_pesar.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/434/mocao_001-2024_-_pesar.docx</t>
   </si>
   <si>
     <t>“Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de Adão Cardoso da Silva, que faleceu no dia 30 de janeiro 2024, pai do ex-Vereador do PP, Roberto Carlos Cardoso da Silva”.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/446/mocao_002_2024_-_pesar.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/446/mocao_002_2024_-_pesar.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de Eduarda Vitória Munzlinger, que veio a falecer no dia 09 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/447/mocao_003-2024_-_bancadas.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/447/mocao_003-2024_-_bancadas.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo, hipotecando solidariedade ao estabelecimento “Recanto das Aves”, integrante da Rota do Turismo do Município de São Carlos. Pleiteia-se, ainda, que hipótese de haver irregularidades a serem sanadas, que órgãos competentes, especialmente da esfera ambiental, concedam prazo para regularização e não efetuem o fechamento do estabelecimento.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/453/mocao_004-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/453/mocao_004-2024.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo, por meio do envio de votos de louvor ao servidor público municipal, senhor Fábio Kaiser, Coordenador Municipal da Defesa Civil, pelo seu trabalho de excelência e dedicação durante e após a ocorrência de eventos climáticos que assolaram a população são-carlense durante o ano de 2023, destacando-se na condução e coordenação das equipes locais.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/454/mocao_005-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/454/mocao_005-2024.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de São Carlos, Estado de Santa Catarina, APELA para que sejam adotadas providências por parte do Governo do Estado, afim de que sejam realizadas, o mais breve possível, obras de melhoria e/ou restauração dos trechos rodoviários em evidência (SC-283, de Águas de Chapecó a Mondaí, e SC-160, de Saudades a Saltinho. APELA ainda aos Deputados Estaduais da Bancada do Oeste e a Associação das Câmaras Municipais do Oeste de Santa Catarina – ACAMOSC para que intervenham junto aos órgãos competentes para que seja atendido o pleito, cuja demanda é de todo o oeste catarinense.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/462/mocao_005-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/462/mocao_005-2024.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de Wunibaldo Schwartz, que veio a falecer no dia 17 de março de 2024. Destaca-se a dedicação e o zelo de Wunibaldo como servidor público do Município de São Carlos.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/468/mocao_007-2024.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/468/mocao_007-2024.docx</t>
   </si>
   <si>
     <t>Que visa a manifestação do Poder Legislativo, por meio do envio de votos de louvor aos servidores públicos municipais que se aposentaram de 1º de janeiro de 2023 até a presente data, em reconhecimento pelos serviços e pelo tempo dedicado à comunidade são-carlense.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/476/mocao_008_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/476/mocao_008_2024.pdf</t>
   </si>
   <si>
     <t>“Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de Maria Ivone Simon, falecida em 27 de março de 2024”.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/482/mocao_009-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/482/mocao_009-2024.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de louvor, em nome da Câmara de Vereadores, ao Grupo de Escoteiros General Osório pelo aniversário de 52 anos de fundação, no último dia 22 de abril, e pela passagem do Dia Mundial do Escoteiro, celebrado em 23 de abril.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/483/mocao_010_-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/483/mocao_010_-2024.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de louvor, em nome da Câmara de Vereadores, ao CTG Amigos da Querência pela realização do 34º Rodeio Crioulo Interestadual, de 26 a 28 de abril de 2024.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de louvor, em nome da Câmara de Vereadores, a Cervejaria Mr. Brew, pela premiação conquistada na II Copa Sul-Americana de Cerveja, realizada em Bento Gonçalves – RS, conquistando o primeiro lugar em três categorias, com as seguintes cervejas: Mr. Brew – Porter; Mr. Brew - Oud Bruin; e Mr. Brew - Cream Ale.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/486/mocao_012-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/486/mocao_012-2024.pdf</t>
   </si>
   <si>
     <t>Que visa a manifestação do Poder Legislativo, externando votos de louvor aos senhores José Cléo Kunst e Luiz Signori, ambos com 5 (cinco) mandatos como vereadores titulares, tendo José Cléo Kunst mais um mandato como suplente de vereador.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/487/mocao_013_2024_-_pesar.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/487/mocao_013_2024_-_pesar.pdf</t>
   </si>
   <si>
     <t>Que visa a manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de: Guido Heinen; Silvino Germano Stein; Atanásio Egon Luft; e João Kuhn.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/496/mocao_014-2024.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/496/mocao_014-2024.docx</t>
   </si>
   <si>
     <t>“Que visa a manifestação do Poder Legislativo, externando votos de louvor a Ogochi Menswear - RQ INDUSTRIA E COMÉRCIO DE CONFECÇÕES LTDA, pelo seus 34 (trinta e quatro) anos de fundação, desenvolvendo a economia, promovendo a geração de empregos e divulgando o nome do Município de São Carlos em todo o país”.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/497/mocao_015-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/497/mocao_015-2024.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo, por meio do envio de votos de louvor ao senhor Alvadi Both, primeiro dentista nascido no Município de São Carlos, parabenizando-o pelo trabalho realizado em prol da saúde bucal no Município, tanto na área pública como particular, em seus 40 (quarenta) anos de atuação que completa nesse ano.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/498/mocao_016-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/498/mocao_016-2024.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo, por meio do envio de votos de louvor ao Dr. Sizenando de Souza Filho pelo lançamento de seu livro bibliográfico, escrito por Luiz Alberto Silveira, intitulado de “Doutor Sizenando: O Médico de São Carlos. Aproveita-se a oportunidade para tecer congratulações pela importância de sua atuação no Município de São Carlos, tanto na área da saúde como empreendedor.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/499/mocao_017-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/499/mocao_017-2024.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo, por meio do envio de votos de louvor ao Grupo Relíquias Urbanas pela realização do grandioso Encontro de Carros Antigos, nos dias 08 e 09 de junho, com 254 proprietários inscritos, totalizando 260 veículos, oriundos de 36 municípios do Brasil e de três cidades argentinas.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/502/mocao_018_2024_-_pesar.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/502/mocao_018_2024_-_pesar.docx</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de: Antônio Franz, falecido em 30 de maio; Dalvina Aumondi, falecida em 31 de maio; Ivanir Gugel, falecido em 08 de junho.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/509/mocao_019-2024.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/509/mocao_019-2024.docx</t>
   </si>
   <si>
     <t>Que visa a manifestação do Poder Legislativo, por meio do envio de votos de louvor aos alunos das escolas municipais e estaduais situadas no Município, que participaram da etapa seletiva dos Jogos Escolares de Santa Catarina – JESC, de 12 a 14 anos, na cidade de Maravilha e atingiram o pódio em várias modalidades.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/510/mocao_020-2024.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/510/mocao_020-2024.docx</t>
   </si>
   <si>
     <t>Que visa a manifestação do Poder Legislativo, por meio do envio de votos de louvor ao Clube 4-S Amizade de Linha Sebastião, pelo seu cinquentenário de fundação e grande atuação no Município de São Carlos.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/520/mocao_021_2024.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/520/mocao_021_2024.docx</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de louvor aos parlamentares catarinenses integrantes da 20ª Legislatura da Assembleia Legislativa do Estado de Santa Catarina – ALESC, correspondente ao período de 1º de fevereiro de 2023 e 31 de janeiro de 2027, que destinaram emendas parlamentares ao Município de São Carlos no curso da Legislatura em evidência.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/521/mocao_022_2024_-_pesar.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/521/mocao_022_2024_-_pesar.docx</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de: Jorge Lunelli, falecido em 29 de junho; William Von Heimburg, falecido em 28 de junho.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/526/mocao_023_2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/526/mocao_023_2024.pdf</t>
   </si>
   <si>
     <t>Que visa a manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares do ex-vereador da Legislatura de 1977-1983, senhor Hildemar Göttems, falecido em 02 de julho de 2024.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/535/mocao_024-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/535/mocao_024-2024.pdf</t>
   </si>
   <si>
     <t>Que visa a manifestação do Poder Legislativo, por meio do envio de votos de louvor a Secretaria Municipal de Juventude Esporte e Lazer e aos atletas e comissão técnica que representou o Município de São Carlos e conquistou o 1º Lugar no Campeonato Regional de Futebol de Campo - 50tões, Taça Capital da Fruta, realizado em Mondaí”.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/537/mocao_024-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/537/mocao_024-2024.pdf</t>
   </si>
   <si>
     <t>Que visa a manifestação do Poder Legislativo, por meio do envio de votos de louvor a Secretaria Municipal de Juventude Esporte e Lazer e aos atletas e comissão técnica que representou o Município de São Carlos e conquistou o 1º Lugar no Campeonato Regional de Futebol de Campo - 50tões, Taça Capital da Fruta, realizado em Mondaí.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/539/mocao_026_2024_-_pesar.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/539/mocao_026_2024_-_pesar.pdf</t>
   </si>
   <si>
     <t>“Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de Romeu Konzen, falecido em 07 de outubro de 2024."</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/544/mocao_027-2024_-_pesar.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/544/mocao_027-2024_-_pesar.pdf</t>
   </si>
   <si>
     <t>“Que visa à manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de Anastácia Schmitz, falecida em 14 de outubro de 2024.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Que visa a manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de Armindo Brutscher, falecido em 28 de outubro de 2024.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/560/mocao_029-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/560/mocao_029-2024.pdf</t>
   </si>
   <si>
     <t>Que visa a manifestação do Poder Legislativo, por meio do envio de votos de louvor ao Cinquentões de São Carlos (50tões), grupo de veteranos de futebol de campo, pela importância de seus atletas ao longo da história esportiva de São Carlos, e por ainda defenderem as cores do Município, incentivando a prática esportiva.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/563/mocao_030-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/563/mocao_030-2024.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo, por meio do envio de votos de louvor ao Grupo Dass pelos investimentos no Município de São Carlos.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/564/mocao_031-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/564/mocao_031-2024.pdf</t>
   </si>
   <si>
     <t>Que visa a manifestação do Poder Legislativo de São Carlos, por meio do envio de votos de pesar aos familiares de Helma Regina Majolo, falecida aos 94 anos de idade, em 27 de novembro de 2024.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/566/mocao_032-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/566/mocao_032-2024.pdf</t>
   </si>
   <si>
     <t>Que visa à manifestação do Poder Legislativo, por meio do envio de votos de louvor aos atletas campeões da Taça Carlos Culmey de 2024 na categoria de Vôlei de Praia, Eduardo Rafael Birk, Gabriel Rigo e Kelvin Eduardo Heinen Birk.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/441/projetos_de_lei_complementar_n.o_001-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/441/projetos_de_lei_complementar_n.o_001-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a organização administrativa do Poder Executivo do Município de São Carlos, promovendo alterações no Estatuto dos Servidores Públicos Municipais e Plano de Cargos e Carreiras, e dá outras providências”.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/442/projetos_de_lei_complementar_n.o_002-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/442/projetos_de_lei_complementar_n.o_002-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a organização administrativa do Poder Executivo do Município de São Carlos em relação ao Piso Salarial Nacional  estabelecido para os Profissionais do Magistério”.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/451/projeto_de_lei_complementar_n.o_004-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/451/projeto_de_lei_complementar_n.o_004-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão geral anual dos subsídios dos agentes políticos e dos vencimentos dos servidores públicos, dos conselheiros tutelares, aposentados e pensionistas do Município de São Carlos, Estado de Santa Catarina, reajusta o valor do vale alimentação e dá outras providências”.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/456/projeto_de_lei_complementar_n.o_005-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/456/projeto_de_lei_complementar_n.o_005-2024.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal Complementar n.º 002/2018, cria novos cargos e dá outras providências”;</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/470/projeto_de_lei_complementar_n.o_006-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/470/projeto_de_lei_complementar_n.o_006-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a organização administrativa do Poder Executivo do Município de São Carlos, promovendo alterações no Estatuto dos Servidores Públicos Municipais”.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/477/projeto_de_lei_complementar_n.o_007-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/477/projeto_de_lei_complementar_n.o_007-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a extinção de cargos e adequação de carga horária do cargo de Assistente Social da Administração Pública Municipal, e dá outras providências”.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/542/projeto_de_lei_complementar_n.o_008-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/542/projeto_de_lei_complementar_n.o_008-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a regularização de obras construídas irregularmente e clandestinamente, e dá outras providências”.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/523/projeto_de_lei_complementar_n.o_009-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/523/projeto_de_lei_complementar_n.o_009-2024.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar n.º 2, de 26 de março de 2018, cria novo cargo, e dá outras providências.”</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/548/projeto_de_lei_complementar_n.o_011-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/548/projeto_de_lei_complementar_n.o_011-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do Instituto do Desdobro no âmbito do Município de São Carlos/SC, e dá outras providências”.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>PLOPL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/501/projeto_de_lei_ordinaria_n._001_2024_-_do_poder_legislativo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/501/projeto_de_lei_ordinaria_n._001_2024_-_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>“Autoriza o pagamento de despesas de exercícios anteriores relativas à diferença remuneratória oriunda do pagamento a menos da verba denominada Progressão por Mérito”</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/524/projeto_de_lei_ordinaria_n._002_2024_-_do_poder_legislativo_-_subsidios.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/524/projeto_de_lei_ordinaria_n._002_2024_-_do_poder_legislativo_-_subsidios.docx</t>
   </si>
   <si>
     <t>“Fixa os subsídios dos Agentes Políticos do Município de São Carlos, Estado de Santa Catarina, para o período de 01/01/2025 a 31/12/2028, e dá outras providências”.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/550/projeto_de_lei_ordinaria_n._003_2024_-_do_poder_legislativo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/550/projeto_de_lei_ordinaria_n._003_2024_-_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal n.º 1.841, de 02 de janeiro de 2019, criando auxílio financeiro, e dá outras providências”.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>PLCPL</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO PODER LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/475/projeto_de_lei_complementar_n._001_2024_-_do_poder_legislativo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/475/projeto_de_lei_complementar_n._001_2024_-_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>“Reajusta os vencimentos dos servidores do Poder Legislativo e atualiza o valor do Auxílio Alimentação concedido aos servidores públicos do Poder Legislativo Municipal, alterando a Lei Complementar n.º 4, de 18 de junho de 2019 e a Lei Complementar n.º 7, de 06 de Julho de 2018”.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>EMENDA ADITIVA</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/464/emenda_aditiva_n.o_001-2024_-_projeto_de_lei_complementar_n.o_004-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/464/emenda_aditiva_n.o_001-2024_-_projeto_de_lei_complementar_n.o_004-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n.º 001/2024 ao Projeto de Lei Complementar n.º 004/2024.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/469/emenda_aditiva_n.o_002-2024_-_projeto_de_lei_ordinaria_n.o_006-2024.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/469/emenda_aditiva_n.o_002-2024_-_projeto_de_lei_ordinaria_n.o_006-2024.docx</t>
   </si>
   <si>
     <t>Emenda Aditiva n.º 002/2024 ao Projeto de Lei Ordinária n.º 006/2024.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/455/emenda_modificativa_n.o_001-2024_-_projeto_de_lei_ordinaria_n.o_005-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/455/emenda_modificativa_n.o_001-2024_-_projeto_de_lei_ordinaria_n.o_005-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Ordinária n.º 005/2024.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/463/emenda_modificativa_n.o_002-2024_-_projeto_de_lei_complementar_n.o_004-2024.pdf</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/463/emenda_modificativa_n.o_002-2024_-_projeto_de_lei_complementar_n.o_004-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n.º 002/2024 ao Projeto de Lei Complementar n.º 004/2024.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>NOVA REDAÇÃO AO PROJETO</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/438/nova_redacao_ao_projeto_de_lei_ordinaria_n._002_2023_-_do_poder_legislativo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/438/nova_redacao_ao_projeto_de_lei_ordinaria_n._002_2023_-_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>Declara a Associação Empresarial de São Carlos – ACISC como entidade de utilidade pública.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/439/nova_redacao_ao_projeto_de_lei_ordinaria_n._003_2023_-_do_poder_legislativo.docx</t>
+    <t>http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/439/nova_redacao_ao_projeto_de_lei_ordinaria_n._003_2023_-_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>“Declara a Câmara de Dirigentes Lojistas - CDL de São Carlos como entidade de utilidade pública”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1818,68 +1818,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/431/projetos_de_lei_ordinaria_n.o_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/448/projeto_de_lei_ordinaria_n.o_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/432/projetos_de_lei_ordinaria_n.o_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/433/projetos_de_lei_ordinaria_n.o_004-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/435/projetos_de_lei_ordinaria_n.o_005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/440/projeto_de_lei_ordinaria_n.o_006-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/457/projeto_de_lei_ordinaria_n.o_007-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/478/projeto_de_lei_ordinaria_n.o_008-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/479/projeto_de_lei_ordinaria_n.o_009-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/480/projeto_de_lei_ordinaria_n.o_010-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/481/projeto_de_lei_ordinaria_n.o_011-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/488/projeto_de_lei_ordinaria_n.o_012-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/489/projeto_de_lei_ordinaria_n.o_013-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/504/projeto_de_lei_ordinaria_n.o_014-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/505/projeto_de_lei_ordinaria_n.o_015-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/522/projeto_de_lei_ordinaria_n.o_016-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/527/projeto_de_lei_ordinaria_n.o_017-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/528/projeto_de_lei_ordinaria_n.o_018-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/541/projeto_de_lei_ordinaria_n.o_019-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/543/projeto_de_lei_ordinaria_n.o_020-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/549/projeto_de_lei_ordinaria_n.o_021-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/546/projeto_de_lei_ordinaria_n.o_022-2024_-_digitalizado_0001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/547/projeto_de_lei_ordinaria_n.o_023-2024_-_digitalizado_0001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/555/projeto_de_lei_ordinaria_n.o_023-2024_-_loa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/556/projeto_de_lei_ordinaria_n.o_024-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/562/projeto_de_lei_ordinaria_n.o_025-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/503/projeto_de_decreto_legislativo_n.o_01-2024.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/561/projeto_de_decreto_legislativo_n.o_02-2024.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/436/projeto_de_resolucao_n.o_001-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/437/projeto_de_resolucao_n.o_002-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/495/projeto_de_resolucao_n.o_003-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/500/projeto_de_resolucao_n.o_004-2024.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/511/projeto_de_resolucao_n.o_005-2024.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/512/projeto_de_resolucao_n.o_006-2024_-_agente_de_contratacao_-_equipe_apoio.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/513/projeto_de_resolucao_n.o_7-2024_-_pesquisa_de_preco.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/514/projeto_de_resolucao_n.o_8-2024_-_pronto_pagamento.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/516/projeto_de_resolucao_n.o_10-2024_-_dispensa_fisica.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/517/projeto_de_resolucao_n.o_11-2024_-_dispensa_eletronica.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/518/projeto_de_resolucao_n.o_12-2024_-_artigos_comuns_e_luxo.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/519/projeto_de_resolucao_n.o_013-2024.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/538/projeto_de_resolucao_n.o_014-2024_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/557/projeto_de_resolucao_n.o_015-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/461/indicacao_001_2024.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/467/indicacao_002_2024.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/484/indicacao_003_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/492/indicacao_004_2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/494/indicacao_005_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/506/indicacao_006_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/507/indicacao_007_2024.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/508/indicacao_008_2024.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/525/indicacao_009_2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/551/indicacao_010_2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/552/indicacao_011_2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_012_2024.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/559/indicacao_013_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_014_2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/443/requerimento_001_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/444/requerimento_002_2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/445/requerimento_003_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/449/requerimento_004_2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/450/requerimento_005_2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/452/requerimento_006_2024.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/458/requerimento_007_2024.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/459/requerimento_008_2024.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/460/requerimento_009_2024.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/465/requerimento_010_2024.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/471/requerimento_012_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/473/requerimento_013_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/474/requerimento_014_2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/490/requerimento_015_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/491/requerimento_016_2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/493/requerimento_017_2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/529/requerimento_018_2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/530/requerimento_019_2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/531/requerimento_020_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/532/requerimento_021_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/533/requerimento_022_2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/534/requerimento_023_2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/536/requerimento_024_2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/540/requerimento_025_2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/545/requerimento_026_2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/553/requerimento_027_2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/434/mocao_001-2024_-_pesar.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/446/mocao_002_2024_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/447/mocao_003-2024_-_bancadas.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/453/mocao_004-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/454/mocao_005-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/462/mocao_005-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/468/mocao_007-2024.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/476/mocao_008_2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/482/mocao_009-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/483/mocao_010_-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/486/mocao_012-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/487/mocao_013_2024_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/496/mocao_014-2024.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/497/mocao_015-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/498/mocao_016-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/499/mocao_017-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/502/mocao_018_2024_-_pesar.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/509/mocao_019-2024.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/510/mocao_020-2024.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/520/mocao_021_2024.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/521/mocao_022_2024_-_pesar.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/526/mocao_023_2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/535/mocao_024-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/537/mocao_024-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/539/mocao_026_2024_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/544/mocao_027-2024_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/560/mocao_029-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/563/mocao_030-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/564/mocao_031-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/566/mocao_032-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/441/projetos_de_lei_complementar_n.o_001-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/442/projetos_de_lei_complementar_n.o_002-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/451/projeto_de_lei_complementar_n.o_004-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/456/projeto_de_lei_complementar_n.o_005-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/470/projeto_de_lei_complementar_n.o_006-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/477/projeto_de_lei_complementar_n.o_007-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/542/projeto_de_lei_complementar_n.o_008-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/523/projeto_de_lei_complementar_n.o_009-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/548/projeto_de_lei_complementar_n.o_011-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/501/projeto_de_lei_ordinaria_n._001_2024_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/524/projeto_de_lei_ordinaria_n._002_2024_-_do_poder_legislativo_-_subsidios.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/550/projeto_de_lei_ordinaria_n._003_2024_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/475/projeto_de_lei_complementar_n._001_2024_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/464/emenda_aditiva_n.o_001-2024_-_projeto_de_lei_complementar_n.o_004-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/469/emenda_aditiva_n.o_002-2024_-_projeto_de_lei_ordinaria_n.o_006-2024.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/455/emenda_modificativa_n.o_001-2024_-_projeto_de_lei_ordinaria_n.o_005-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/463/emenda_modificativa_n.o_002-2024_-_projeto_de_lei_complementar_n.o_004-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/438/nova_redacao_ao_projeto_de_lei_ordinaria_n._002_2023_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/439/nova_redacao_ao_projeto_de_lei_ordinaria_n._003_2023_-_do_poder_legislativo.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/431/projetos_de_lei_ordinaria_n.o_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/448/projeto_de_lei_ordinaria_n.o_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/432/projetos_de_lei_ordinaria_n.o_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/433/projetos_de_lei_ordinaria_n.o_004-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/435/projetos_de_lei_ordinaria_n.o_005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/440/projeto_de_lei_ordinaria_n.o_006-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/457/projeto_de_lei_ordinaria_n.o_007-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/478/projeto_de_lei_ordinaria_n.o_008-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/479/projeto_de_lei_ordinaria_n.o_009-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/480/projeto_de_lei_ordinaria_n.o_010-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/481/projeto_de_lei_ordinaria_n.o_011-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/488/projeto_de_lei_ordinaria_n.o_012-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/489/projeto_de_lei_ordinaria_n.o_013-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/504/projeto_de_lei_ordinaria_n.o_014-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/505/projeto_de_lei_ordinaria_n.o_015-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/522/projeto_de_lei_ordinaria_n.o_016-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/527/projeto_de_lei_ordinaria_n.o_017-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/528/projeto_de_lei_ordinaria_n.o_018-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/541/projeto_de_lei_ordinaria_n.o_019-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/543/projeto_de_lei_ordinaria_n.o_020-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/549/projeto_de_lei_ordinaria_n.o_021-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/546/projeto_de_lei_ordinaria_n.o_022-2024_-_digitalizado_0001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/547/projeto_de_lei_ordinaria_n.o_023-2024_-_digitalizado_0001.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/555/projeto_de_lei_ordinaria_n.o_023-2024_-_loa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/556/projeto_de_lei_ordinaria_n.o_024-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/562/projeto_de_lei_ordinaria_n.o_025-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/503/projeto_de_decreto_legislativo_n.o_01-2024.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/561/projeto_de_decreto_legislativo_n.o_02-2024.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/436/projeto_de_resolucao_n.o_001-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/437/projeto_de_resolucao_n.o_002-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/495/projeto_de_resolucao_n.o_003-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/500/projeto_de_resolucao_n.o_004-2024.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/511/projeto_de_resolucao_n.o_005-2024.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/512/projeto_de_resolucao_n.o_006-2024_-_agente_de_contratacao_-_equipe_apoio.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/513/projeto_de_resolucao_n.o_7-2024_-_pesquisa_de_preco.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/514/projeto_de_resolucao_n.o_8-2024_-_pronto_pagamento.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/516/projeto_de_resolucao_n.o_10-2024_-_dispensa_fisica.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/517/projeto_de_resolucao_n.o_11-2024_-_dispensa_eletronica.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/518/projeto_de_resolucao_n.o_12-2024_-_artigos_comuns_e_luxo.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/519/projeto_de_resolucao_n.o_013-2024.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/538/projeto_de_resolucao_n.o_014-2024_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/557/projeto_de_resolucao_n.o_015-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/461/indicacao_001_2024.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/467/indicacao_002_2024.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/484/indicacao_003_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/492/indicacao_004_2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/494/indicacao_005_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/506/indicacao_006_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/507/indicacao_007_2024.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/508/indicacao_008_2024.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/525/indicacao_009_2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/551/indicacao_010_2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/552/indicacao_011_2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_012_2024.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/559/indicacao_013_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_014_2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/443/requerimento_001_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/444/requerimento_002_2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/445/requerimento_003_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/449/requerimento_004_2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/450/requerimento_005_2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/452/requerimento_006_2024.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/458/requerimento_007_2024.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/459/requerimento_008_2024.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/460/requerimento_009_2024.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/465/requerimento_010_2024.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/471/requerimento_012_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/473/requerimento_013_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/474/requerimento_014_2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/490/requerimento_015_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/491/requerimento_016_2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/493/requerimento_017_2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/529/requerimento_018_2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/530/requerimento_019_2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/531/requerimento_020_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/532/requerimento_021_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/533/requerimento_022_2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/534/requerimento_023_2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/536/requerimento_024_2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/540/requerimento_025_2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/545/requerimento_026_2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/553/requerimento_027_2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/434/mocao_001-2024_-_pesar.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/446/mocao_002_2024_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/447/mocao_003-2024_-_bancadas.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/453/mocao_004-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/454/mocao_005-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/462/mocao_005-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/468/mocao_007-2024.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/476/mocao_008_2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/482/mocao_009-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/483/mocao_010_-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/486/mocao_012-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/487/mocao_013_2024_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/496/mocao_014-2024.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/497/mocao_015-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/498/mocao_016-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/499/mocao_017-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/502/mocao_018_2024_-_pesar.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/509/mocao_019-2024.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/510/mocao_020-2024.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/520/mocao_021_2024.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/521/mocao_022_2024_-_pesar.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/526/mocao_023_2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/535/mocao_024-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/537/mocao_024-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/539/mocao_026_2024_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/544/mocao_027-2024_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/560/mocao_029-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/563/mocao_030-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/564/mocao_031-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/566/mocao_032-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/441/projetos_de_lei_complementar_n.o_001-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/442/projetos_de_lei_complementar_n.o_002-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/451/projeto_de_lei_complementar_n.o_004-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/456/projeto_de_lei_complementar_n.o_005-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/470/projeto_de_lei_complementar_n.o_006-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/477/projeto_de_lei_complementar_n.o_007-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/542/projeto_de_lei_complementar_n.o_008-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/523/projeto_de_lei_complementar_n.o_009-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/548/projeto_de_lei_complementar_n.o_011-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/501/projeto_de_lei_ordinaria_n._001_2024_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/524/projeto_de_lei_ordinaria_n._002_2024_-_do_poder_legislativo_-_subsidios.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/550/projeto_de_lei_ordinaria_n._003_2024_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/475/projeto_de_lei_complementar_n._001_2024_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/464/emenda_aditiva_n.o_001-2024_-_projeto_de_lei_complementar_n.o_004-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/469/emenda_aditiva_n.o_002-2024_-_projeto_de_lei_ordinaria_n.o_006-2024.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/455/emenda_modificativa_n.o_001-2024_-_projeto_de_lei_ordinaria_n.o_005-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/463/emenda_modificativa_n.o_002-2024_-_projeto_de_lei_complementar_n.o_004-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/438/nova_redacao_ao_projeto_de_lei_ordinaria_n._002_2023_-_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saocarlos.sc.leg.br/media/sapl/public/materialegislativa/2024/439/nova_redacao_ao_projeto_de_lei_ordinaria_n._003_2023_-_do_poder_legislativo.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H136"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="50.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="149.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="148.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>